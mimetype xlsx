--- v2 (2026-03-01)
+++ v3 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>02.03.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,123 +127,123 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>08.06.2017</t>
   </si>
   <si>
     <t>ОСНОВЫ ДЕВЕЛОПМЕНТА НЕДВИЖИМОСТИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Котляров М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>Проекты комплексного освоения территорий и реновации недвижимости, создание комфортной городской среды требуют специалистов новой формации. Необходимы профессионалы в сфере девелопмента (развития) недвижимости и территорий, способных работать в условиях пересечения интересов владельцев жилой и коммерческой недвижимости, инвесторов, общественных групп и органов власти. В курсе девелопмент недвижимости представлен как целостное научно-практическое знание и основа устойчивого развития городов. Рассмотрены модели девелопмента, созданные представителями мировых научных школ; показана связь девелопмента недвижимости и градостроительного регулирования. Курс предназначено для студентов и специалистов, стремящихся сформировать компетенции, востребованные работодателями в частном и государственном секторе, либо создать свой бизнес в сфере инвестиций и управления проектами развития недвижимости.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08201-2</t>
   </si>
   <si>
     <t>65.422я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.09.2021</t>
   </si>
   <si>
     <t>УРБАНИСТИКА. НЕДВИЖИМОСТЬ И ГОРОДСКАЯ СРЕДА. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Материальная городская среда, представленная недвижимостью, объектами инфраструктуры и общественными пространствами, отражает потребности и экономические интересы людей и сообществ. Для успешной профессиональной деятельности в области недвижимости и развития городских территорий важно понимать, как денежно-кредитная система оказывает влияние на поведение людей, каким образом создаются и развиваются объекты недвижимости и формируется пространство наших городов. Современная практика показывает, что жители городов все больше вовлекаются в процессы формирования градостроительного облика своих городов, что иногда носит конфликтный характер. Часто горожане неверно оценивают риски при принятии решений о выборе места жительства, учете транспортных схем и изучении перспектив развития интересующего их района города. Градостроительная грамотность, основанная на экономических знаниях, становится условием эффективной жизнедеятельности человека в современном городе. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по программам бакалавриата и магистратуры, аспирантов; специалистов в области недвижимости и территориального развития; всех желающих сформировать целостное системное представление о процессах формирования и развития объектов недвижимости и городской среды.</t>
+    <t>Материальная городская среда, представленная недвижимостью, объектами инфраструктуры и общественными пространствами, отражает потребности и экономические интересы людей и сообществ. Для успешной профессиональной деятельности в области недвижимости и развития городских территорий важно понимать, как денежно-кредитная система оказывает влияние на поведение людей, каким образом создаются и развиваются объекты недвижимости и формируется пространство наших городов. Современная практика показывает, что жители городов все больше вовлекаются в процессы формирования градостроительного облика своих городов, что иногда носит конфликтный характер. Курс предназначен для студентов, обучающихся по программам бакалавриата и магистратуры, аспирантов; специалистов в области недвижимости и территориального развития; всех желающих сформировать целостное системное представление о процессах формирования и развития объектов недвижимости и городской среды.</t>
   </si>
   <si>
     <t>978-5-534-15003-2</t>
   </si>
   <si>
     <t>85.118я73</t>
   </si>
   <si>
     <t>21.04.2021</t>
   </si>
   <si>
     <t>ЦИФРОВЫЕ НАВЫКИ ДЛЯ ДИСТАНТА. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 1. 2020 ГОД</t>
   </si>
   <si>
     <t xml:space="preserve"> А. А. Сафонов [и др.] ; составители А. А. Сафонов, П. А. Частова.</t>
   </si>
   <si>
     <t>Юрайт.Академия</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий Юрайт.Академии и VII Летней школы преподавателя, состоявшихся в 2020 г. Редакция Юрайта составила тексты на основе выступлений преподавателей, исследователей, администраторов и представителей EdTech. Сборник освещает фундаментальные и прикладные проблемы цифрового образования. Юрайт.Академия совместно с теоретиками и практиками современного образования делится лучшими наблюдениями и приемами, формулирует предложения по развитию, анализирует теоретические и практические аспекты. Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14656-1</t>
   </si>
   <si>
     <t>18.01.2018</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ГРАДОСТРОИТЕЛЬСТВА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Создание комфортной городской среды, устойчивое развитие территорий, обеспечение жителей российских городов качественной инфраструктурой подразумевают ориентацию градостроительной деятельности на удовлетворение потребностей людей. Для решения этой задачи нужны специалисты нового уровня, обладающие навыками междисциплинарного подхода к процессам развития городских территорий, основанными на экономических знаниях. В данном курсе представлен авторский подход к содержанию и структуре дисциплины «Экономика градостроительства», который поможет будущему специалисту сформировать компетенции, востребованные в сфере территориального развития и градостроительной деятельности.</t>
+    <t>Создание комфортной городской среды, устойчивое развитие территорий, обеспечение жителей российских городов качественной инфраструктурой подразумевают ориентацию градостроительной деятельности на удовлетворение потребностей людей. Для решения этой задачи нужны специалисты нового уровня, обладающие навыками междисциплинарного подхода к процессам развития городских территорий, основанными на экономических знаниях. В данном учебнике представлен авторский подход к содержанию и структуре дисциплины «Экономика градостроительства», который поможет будущему специалисту сформировать компетенции, востребованные в сфере территориального развития и градостроительной деятельности. Задания практикума позволят выработать дополнительные навыки, необходимые для разработки государственных и муниципальных стратегий развития территорий.</t>
   </si>
   <si>
     <t>978-5-534-10963-4</t>
   </si>
   <si>
     <t>65.44я73</t>
   </si>
   <si>
     <t>26.01.2017</t>
   </si>
   <si>
     <t>ЭКОНОМИКА НЕДВИЖИМОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
     <t>Представлен авторский подход к изучению дисциплины «Экономика недвижимости», что реализуется в последовательном изложении взаимосвязанных тем, раскрывающих экономические основы создания и развития объектов недвижимости. Обосновывается значение качественного курса «Экономика недвижимости» для эффективного развития российских городов и регионов, а также для формирования компетенций девелоперов и управляющих недвижимостью, знания которых должны иметь прочную экономическую основу. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся на программах бакалавриата и магистратуры, специалистов в области недвижимости и развития территорий, широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-9916-9081-2</t>
   </si>
   <si>
     <t>07.11.2023</t>
   </si>