--- v3 (2026-06-13)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>13.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>