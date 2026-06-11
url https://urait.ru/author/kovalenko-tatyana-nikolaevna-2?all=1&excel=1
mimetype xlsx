--- v2 (2026-02-20)
+++ v3 (2026-06-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>20.02.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>25.02.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ ОРГАНИЗАЦИИ СОЦИАЛЬНОЙ РАБОТЫ С ВИЧ-ПОЛОЖИТЕЛЬНЫМИ И ЧЛЕНАМИ ИХ СЕМЕЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коваленко Т. Н., Мазайлова Т. А., Чудова С. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная работа</t>
   </si>
   <si>
-    <t>В курсе представлены теоретические основы организации социальной работы с ВИЧ-инфицированными и практический опыт работы с данной категорией населения и членами их семей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначается для студентов, обучающихся по направлению и специальности «социальная работа», преподавателей, учителей, а также всех интересующихся проблематикой распространения ВИЧ-инфекции.</t>
+    <t>В учебном пособии представлены теоретические основы организации социальной работы с ВИЧ-инфицированными и практический опыт работы с данной категорией населения и членами их семей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначается для студентов, обучающихся по направлению и специальности «социальная работа», преподавателей, учителей, а также всех интересующихся проблематикой распространения ВИЧ-инфекции.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13089-8</t>
   </si>
   <si>
     <t>60.9я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ОСНОВЫ ОРГАНИЗАЦИИ СОЦИАЛЬНОЙ РАБОТЫ С ВИЧ-ПОЛОЖИТЕЛЬНЫМИ И ЧЛЕНАМИ ИХ СЕМЕЙ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлены теоретические основы организации социальной работы с ВИЧ-инфицированными и практический опыт работы с данной категорией населения и членами их семей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначается для студентов, обучающихся по направлению и специальности «социальная работа», преподавателей, учителей, а также всех интересующихся проблематикой распространения ВИЧ-инфекции.</t>
+    <t>В учебном пособии представлены теоретические основы организации социальной работы с ВИЧ-инфицированными и практический опыт работы с данной категорией населения и членами их семей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие предназначается для студентов, обучающихся по направлению и специальности «социальная работа», преподавателей, учителей, а также всех интересующихся проблематикой распространения ВИЧ-инфекции.</t>
   </si>
   <si>
     <t>978-5-534-13408-7</t>
   </si>
   <si>
     <t>60.9я723</t>
   </si>
   <si>
     <t>15.08.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ РАБОТА С ПРОБЛЕМОЙ КЛИЕНТА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Гусляковой Л.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Учебное пособие подготовлено в соответствии с требованиями Федерального государственного образовательного стандарта высшего образования по направлению подготовки «Социальная работа» (уровень бакалавриата) и учебного плана, в котором предусмотрено изучение следующих дисциплин: «Теория социальной работы», «Технология социальной работы», «Психология социальной работы», «Психология семьи», «Социальная реабилитация», «Супервизия», «Социальная работа с проблемой клиента». В учебном пособии рассматриваются основные направления исследований проблем усыновительских семей, детей с ограниченными возможностями развития, несовершеннолетних осужденных и пожилых людей. Также для обучающихся предлагается практикум по социальной работе с проблемой клиента. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, обучающихся по специальности «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-11798-1</t>
   </si>