--- v3 (2026-06-11)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>11.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>