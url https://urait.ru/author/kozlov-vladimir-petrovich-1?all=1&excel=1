--- v1 (2026-03-14)
+++ v2 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>14.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>