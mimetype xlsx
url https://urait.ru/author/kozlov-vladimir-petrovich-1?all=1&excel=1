--- v2 (2026-05-05)
+++ v3 (2026-06-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>05.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,84 +160,81 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20541-1</t>
   </si>
   <si>
     <t>79.3я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.12.2020</t>
   </si>
   <si>
     <t>АРХИВОВЕДЕНИЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Курс доктора исторических наук, заслуженного профессора РГГУ, члена-корреспондента РАН В.П. Козлова является итогом его многолетней практической работы как историка-архивиста и бывшего руководителя государственной архивной службы России. В нем предложен оригинальный взгляд на архивоведение как научную дисциплину, разрабатывающую теоретические вопросы сохранения, пополнения и трансляции документальной исторической памяти через один из ее депозитариев архивы, ее поиска в них. Курс содержит новые понятия и идеи о роли документа в качестве регулятора человеческой жизнедеятельности и его трансформации в документальный исторический источник как носителя документальной исторической памяти, ее свободе и несвободе, а также видах, формах и особенностях ее поиска в архивах и трансляции в прошлом и современном мире. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по гуманитарным направлениям.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-14066-8</t>
   </si>
   <si>
     <t>79.3я73</t>
   </si>
   <si>
     <t>08.01.2024</t>
   </si>
   <si>
     <t>ИСТОРИЧЕСКАЯ ДОКУМЕНТОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
-    <t>В курсе рассмотрены объект, предмет, принципы и методы новой специальной исторической дисциплины — исторической документологии, ее отличия от других специальных и вспомогательных исторических дисциплин, имеющих дело с документальными историческими источниками, а также с документоведением. В нем показаны и связи всех этих дисциплин с исторической документологией как комплексным знанием о документе в его разных состояниях в процессе бытования как оперативного регулятора человеческой жизнедеятельности и носителя документальных свидетельств об этой жизнедеятельности в особом типе исторической памяти — документальной. Курс завершает цикл исследований автора, посвященных феномену документирования человеческой жизнедеятельности и документу как ее наиболее предметному выражению. Одновременно в нем рассмотрены проблемные вопросы запоминания, забывания, забвения и трансляции документальной памяти, а также установления подлинности ее носителей и достоверности ее свидетельств. Курс содержит новое документоведческое, архивоведческое, документально-эдиционное (археографическое) и источниковедческое знание и соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для преподавателей и студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>Задача настоящего издания — предложить интегрированное знание дисциплин документально-источниковедческого цикла в рамках этой новой научной дисциплины — исторической документологии, складывающейся как знание, объясняющее трансформацию документа из регулятора действительности в носителя памяти об этой действительности.</t>
   </si>
   <si>
     <t>978-5-534-18056-5</t>
   </si>
   <si>
     <t>63.2я73</t>
   </si>
   <si>
     <t>12.05.2022</t>
   </si>
   <si>
     <t>ИСТОЧНИКОВЕДЕНИЕ СОВЕТСКОЙ ИСТОРИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе на новом источниковом массиве по истории советского общества, ставшем доступным в последние три десятилетия, рассмотрены собственно источниковедческие сюжеты, включая их классическую проблематику. В нем показаны особенности документирования советской эпохи, трансформация документа в документальный исторический источник, классификация документальных источников, принципы и методы определения их подлинности и достоверности. Курс на примере документальных источников советской истории обобщает и продолжает цикл исследований автора, посвященных феномену документирования человеческой жизнедеятельности и документу как ее оперативному регулятору, способному запоминать это регулирование, его трансформации в документальный исторический источник. Принципиальная новизна заключается в том, что это не традиционный разбор разных видов и разновидностей документов советской истории, а системный показ принципов и методов их выявления, репрезентативного отбора и анализа познавательных возможностей. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В курсе на новом источниковом массиве по истории советского общества, ставшем доступным в последние три десятилетия, рассмотрены собственно источниковедческие сюжеты, включая их классическую проблематику. В нем показаны особенности документирования советской эпохи, трансформация документа в документальный исторический источник, классификация документальных источников, принципы и методы определения их подлинности и достоверности.</t>
   </si>
   <si>
     <t>978-5-534-15451-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -943,201 +940,201 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1759.0</v>
       </c>
       <c r="M6" s="9">
         <v>1929.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.519</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>599032</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>478</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1959.0</v>
       </c>
       <c r="M7" s="9">
         <v>2149.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.699</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>599022</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>470</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2409.0</v>
       </c>
       <c r="M8" s="9">
         <v>2649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.689</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">