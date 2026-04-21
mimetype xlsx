--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>06.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>