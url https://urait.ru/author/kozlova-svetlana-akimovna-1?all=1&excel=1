--- v3 (2026-04-21)
+++ v4 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,51 +196,51 @@
   <si>
     <t>Козлова С. А., Флегонтова Н. П.</t>
   </si>
   <si>
     <t>Авторы учебника знакомят студентов с современными программами воспитания и обучения детей дошкольного возраста. Большое внимание уделено историческому материалу, так как без знания истории вряд ли можно создать что-то поистине новое, особенно в педагогике, уходящей своими корнями в древность. Каждая глава завершается практикумом, призванный научить студентов внимательнее всматриваться в ребенка, задумываться над его особенностями, изучать и анализировать, как влияют на ребенка среда и воспитание, в том числе и используемые образовательные программы. Учебник адресован студентам, преподавателям, дошкольным работникам и всем, кто интересуется вопросами воспитания детей от рождения до школы.</t>
   </si>
   <si>
     <t>978-5-534-02559-0</t>
   </si>
   <si>
     <t>74.10я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>06.02.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКИЕ ОСНОВЫ ОРГАНИЗАЦИИ ОБЩЕНИЯ ДЕТЕЙ ДОШКОЛЬНОГО ВОЗРАСТА. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Козловой С.А.</t>
   </si>
   <si>
-    <t>Учебное пособие призвано оказать помощь студентам в освоении сущности, содержания, теории и технологии организации процесса общения детей раннего и дошкольного возраста со взрослыми и сверстниками. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов средних специальных учебных заведений, обучающихся по педагогическим специальностям, и всех интересующихся этой темой.</t>
+    <t>Курс призван оказать помощь студентам в освоении сущности, содержания, теории и технологии организации процесса общения детей раннего и дошкольного возраста со взрослыми и сверстниками. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов средних специальных учебных заведений, обучающихся по педагогическим специальностям, и всех интересующихся этой темой.</t>
   </si>
   <si>
     <t>978-5-534-12429-3</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
   <si>
     <t>04.06.2019</t>
   </si>
   <si>
     <t>СОЦИАЛИЗАЦИЯ ДЕТЕЙ В ДОШКОЛЬНОМ ВОЗРАСТЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>под науч. ред. Козловой С.А.</t>
   </si>
   <si>
     <t>Курс посвящен исследованиям по проблеме социального развития личности ребенка раннего и дошкольного возраста. Представлена концепция социального развития, которая в дальнейшем раскрывается через конкретные исследования по изучению роли взрослого человека в процессе социального развития, полоролевое воспитание, гендерные особенности и их учет в организации процесса социального воспитания, по изучению влияния ценностных ориентиров взрослых на формирование ценностных установок детей. Раскрыты такие важные средства воспитания, как музыка, игра и досуг ребенка. Показаны разница и сходство воспитания ребенка, находящегося в разных социальных условиях. Представлены методики диагностики уровня социального развития ребенка. Курс будет полезен студентам, исследующим темы педагогики, психологии и социологии, и всем интересующимся данной тематикой.</t>
   </si>
   <si>
     <t>978-5-534-17886-9</t>
   </si>
   <si>
     <t>74.66я73</t>
   </si>