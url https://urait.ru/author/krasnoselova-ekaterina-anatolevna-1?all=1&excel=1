--- v1 (2026-03-04)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>04.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>14.03.2018</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. ГИДРОКОЛЛОИДЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Донченко Л. В., Сокол Н. В., Красноселова Е. А. ; Отв. ред. Донченко Л. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>На современном этапе развития пищевой индустрии в России значительное место занимает расширение сырьевой базы и производства продуктов питания в связи с необходимостью импортозамещения. Химия пищевых добавок контролирует их ввод в продовольственные изделия для улучшения технологии производства, строения и органолептических свойств продукта, увеличения его сроков хранения, повышения пищевой ценности. К числу таких добавок принадлежат и гидроколлоиды. В курсе системно изложены качественные характеристики основных пищевых гидроколлоидов, применяемых в производстве продуктов питания. Подробно описаны гидроколлоиды, получаемые из растительного сырья, водорослей, микробиологически синтезированные, а также получаемые из сырья животного происхождения. Особое внимание обращено на нормативно-законодательную основу безопасности применения гидроколлоидов в России и мире. Представлены структура, применение, способы получения пищевых гидроколлоидов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05897-0</t>
   </si>
   <si>
     <t>36-1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.03.2018</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. ГИДРОКОЛЛОИДЫ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>