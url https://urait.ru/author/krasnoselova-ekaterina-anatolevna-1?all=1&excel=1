--- v2 (2026-04-22)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>