--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
-[...1 lines deleted...]
-    <t>23.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,57 +217,75 @@
   <si>
     <t>Производство, хранение и переработка продукции растениеводства в сельской усадьбе. Учебник для СПО</t>
   </si>
   <si>
     <t>Красноселова Е. А., Соболь И. В., Влащик Л. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Сельскохозяйственные науки</t>
   </si>
   <si>
     <t>Агрономия</t>
   </si>
   <si>
     <t>В курсе системно изложены основные принципы хранения плодоовощной продукции, требования к качеству зерна, плодов и овощей, а также протекающие в них физико-биохимические процессы. Подробно описаны общие технологические приемы хранения как отдельных групп зерновых и плодовых, так и овощных культур. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-16635-4</t>
   </si>
   <si>
     <t>36.91я723</t>
   </si>
   <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>Технология хранения и переработки продукции растениеводства. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Н.С. Санжаровская, Е.А. Красноселова, О.П. Храпко</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>В курсе изложены характеристики различных видов продукции растениеводства как объектов хранения. Рассмотрены способы послеуборочной обработки, режимы и технологии хранения, переработки зерновых масс, овощных культур и плодово-ягодной продукции. Изучение этих вопросов поможет будущим специалистам активно добиваться повышения качества растениеводческой продукции, эффективно предотвращать потери в массе и снижение качества этой продукции во время послеуборочной обработки, хранения и переработки. Курс предназначен для обучающихся по направлению подготовки Агрономия, а также для специалистов пищевой и сельскохозяйственных отраслей.</t>
+  </si>
+  <si>
+    <t>978-5-534-12840-6</t>
+  </si>
+  <si>
+    <t>42.34 + 42.35я73</t>
+  </si>
+  <si>
     <t>21.03.2025</t>
   </si>
   <si>
     <t>Технология хранения плодов и овощей. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>В курсе системно изложены основные принципы хранения плодоовощной продукции, требования к качеству зерна, плодов и овощей, а также протекающие в них физико-биохимические процессы. Подробно описаны общие технологические приемы хранения как отдельных групп зерновых и плодовых, так и овощных культур. Предназначено для обучающихся по направлениям подготовки 35.03.07 Продукты питания из растительного сырья, 35.03.05 Садоводство (хранение плодов и овощей), а также преподавателей, аспирантов и специалистов, работающих в области пищевой технологии</t>
   </si>
   <si>
     <t>978-5-534-16595-1</t>
   </si>
   <si>
     <t>36.91я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -636,89 +654,89 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-gidrokolloidy-584687" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-gidrokolloidy-585015" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-dobavki-584688" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-dobavki-585016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proizvodstvo-hranenie-i-pererabotka-produkcii-rastenievodstva-v-selskoy-usadbe-590321" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hraneniya-plodov-i-ovoschey-590181" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-gidrokolloidy-584687" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-gidrokolloidy-585015" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-dobavki-584688" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pischevaya-himiya-dobavki-585016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proizvodstvo-hranenie-i-pererabotka-produkcii-rastenievodstva-v-selskoy-usadbe-590321" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hraneniya-i-pererabotki-produkcii-rastenievodstva-600244" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-hraneniya-plodov-i-ovoschey-590181" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
     <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="9.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
@@ -747,51 +765,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -1207,131 +1225,202 @@
         <v>63</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.194</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>590181</v>
+        <v>600244</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="9">
-        <v>779.0</v>
+        <v>749.0</v>
       </c>
       <c r="M10" s="9">
-        <v>859.0</v>
+        <v>819.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
+        <v>0.184</v>
+      </c>
+      <c r="Z10" s="6"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="8">
+        <v>590181</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="6"/>
+      <c r="G11" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="6"/>
+      <c r="I11" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J11" s="8">
+        <v>145</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" s="9">
+        <v>779.0</v>
+      </c>
+      <c r="M11" s="9">
+        <v>859.0</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q11" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="R11" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="S11" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U11" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="V11" s="6"/>
+      <c r="W11" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y11" s="8">
         <v>0.194</v>
       </c>
-      <c r="Z10" s="6"/>
+      <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>