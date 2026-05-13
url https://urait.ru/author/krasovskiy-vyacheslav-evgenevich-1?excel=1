--- v2 (2026-03-13)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>13.03.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>