--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>13.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,87 +169,87 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.04.2019</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. Учебник для СПО</t>
   </si>
   <si>
     <t>Красовский В. Е., Леденев А. В. ; Под общ. ред. Красовского В.Е.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
-    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в ссузе и к вступительным экзаменам в тех ссузах, где проводится дополнительное испытание по литературе. В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Издание написано в соответствии с действующими программами курсов русской литературы в средней школе. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов гуманитарных направлений учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности ссузов.</t>
+    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в ссузе и к вступительным экзаменам в тех ссузах, где проводится дополнительное испытание по литературе. В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Издание написано в соответствии с действующими программами курсов русской литературы в средней школе. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Для студентов гуманитарных направлений учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности ссузов.</t>
   </si>
   <si>
     <t>978-5-534-15557-0</t>
   </si>
   <si>
     <t>84(2=411.2)я723</t>
   </si>
   <si>
     <t>22.04.2022</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Историко-литературный материал отбирался, в частности, с опорой на критерии проведения ЕГЭ по литературе. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16256-1</t>
   </si>
   <si>
     <t>84(2=411.2)</t>
   </si>
   <si>
     <t>16.04.2019</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА. Учебник для вузов</t>
   </si>
   <si>
-    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в вузе и к вступительным экзаменам в тех вузах, где проводится дополнительное испытание по литературе. В курсе представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Курс написан в соответствии с действующими программами курсов русской литературы в высшей и средней школах. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Для студентов гуманитарных направлений высших и учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности вузов.</t>
+    <t>Авторы ставят перед собой задачу помочь студентам в самостоятельной подготовке к экзаменам в вузе и к вступительным экзаменам в тех вузах, где проводится дополнительное испытание по литературе. В учебнике представлены компактные и ясные интерпретации произведений русских писателей-классиков XIX—ХХ веков. Пособие написано в соответствии с действующими программами курсов русской литературы в высшей и средней школах. Историко-литературный материал отбирался, в частности, с опорой на «Кодификатор элементов содержания и требований к уровню подготовки выпускников общеобразовательных учреждений для проведения ЕГЭ по литературе». Для студентов гуманитарных направлений высших и учебных заведений, может быть полезен и учащимся старших классов общеобразовательных школ, готовящимся к выпускным экзаменам по русской литературе, а также абитуриентам, поступающим на филологические специальности вузов.</t>
   </si>
   <si>
     <t>978-5-534-10656-5</t>
   </si>
   <si>
     <t>84(2=411.2)я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>