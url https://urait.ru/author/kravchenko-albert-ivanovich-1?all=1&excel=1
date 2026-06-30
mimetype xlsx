--- v3 (2026-05-13)
+++ v4 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>13.05.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,66 +154,66 @@
   <si>
     <t>Социология</t>
   </si>
   <si>
     <t>В курсе изложены этапы становления человеческой мысли о развитии общества, начиная с глубокой древности и заканчивая современным периодом. В нем логически последовательно, ясно и увлекательно рассказано о весьма сложных и непонятных несоциологу идеях. Издание раскрывает все самое главное, что происходило в истории социологии: основные научные школы и парадигмы мировой социологии, непреходящие идеи О. Конта и М. Вебера, К. Маркса и П. Бурдье идеи, которые формировали и продолжают формировать мировую науку. Издание снабжено обширным методическим комплексом, включающим контрольные вопросы и вопросы аналитического характера, включен социологический практикум, содержащий практические задания по текстам изучаемых работ. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18258-3</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.08.2013</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ И МЕТОДЫ СОЦИОЛОГИЧЕСКИХ ИССЛЕДОВАНИЙ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике раскрыты терминология и основы научного познания, охарактеризованы структура и специфика социологического знания, качественная и количественная методология, природа и функции социологической теории, методология и методика опросов общественного мнения. Продемонстрированы способы составления программы эмпирического исследования, изложены правила конструирования социологической анкеты, описаны приемы маркетингового исследования. Раскрыты теория и методология выборки, типология видов эмпирического исследования, измерение и статистика в социологической науке. Рассмотрены эксперименты и квазиэксперименты, изложены специфика и методы в прикладной социологии. Для лучшего усвоения материала приведены краткие выводы по главам, контрольные вопросы и задания, а также тесты на платформе "Юрайт".</t>
+    <t>Раскрыты терминология и основы научного познания, охарактеризованы структура и специфика социологического знания, качественная и количественная методология, природа и функции социологической теории, методология и методика опросов общественного мнения. Продемонстрированы способы составления программы эмпирического исследования, изложены правила конструирования социологической анкеты, описаны приемы маркетингового исследования. Раскрыты теория и методология выборки, типология видов эмпирического исследования, измерение и статистика в социологической науке.</t>
   </si>
   <si>
     <t>978-5-534-18257-6</t>
   </si>
   <si>
     <t>29.03.2017</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Данный курс социологии подготовлен в строгом соответствии с требованиями Федерального государственного образовательного стандарта высшего профессионального образования третьего поколения и представляет собой обобщение последних достижений мировой и отечественной социологической науки. Благодаря этому учебнику студенты научатся выявлять проблемы социального характера при анализе конкретных жизненных ситуаций в российском обществе, предлагать варианты их решения с учетом методологических требований научного метода в социологии, а также свободно будут владеть навыками применения современных инструментов эмпирического и прикладного социологического исследования для решения практических задач. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>Данный курс социологии и представляет собой обобщение последних достижений мировой и отечественной социологической науки. Благодаря этому учебнику студенты научатся выявлять проблемы социального характера при анализе конкретных жизненных ситуаций в российском обществе, предлагать варианты их решения с учетом методологических требований научного метода в социологии, а также свободно будут владеть навыками применения современных инструментов эмпирического и прикладного социологического исследования для решения практических задач.</t>
   </si>
   <si>
     <t>978-5-534-02557-6</t>
   </si>
   <si>
     <t>60.5.я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>