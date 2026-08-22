--- v4 (2026-06-30)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>30.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>