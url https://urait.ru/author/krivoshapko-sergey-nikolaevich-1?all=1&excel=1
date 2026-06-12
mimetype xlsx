--- v1 (2026-03-03)
+++ v2 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
-[...1 lines deleted...]
-    <t>03.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,117 +175,114 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-06793-4</t>
   </si>
   <si>
     <t>38.5я723</t>
   </si>
   <si>
     <t>11.08.2016</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кривошапко С. Н.</t>
   </si>
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
-    <t>На современном уровне изложены традиционные вопросы прочностного расчета отдельного бруса при растяжении, сдвиге, кручении, изгибе, сложном сопротивлении, составляющие основное содержание любого курса сопротивления материалов. Рассмотрены задачи на устойчивость упругих стержней, динамические задачи, неупругое деформирование. Отдельные вопросы расширены за счет включения новых методов расчета, получивших признание. Первая часть книги содержит тексты 36 лекций. Во второй части даются примеры решения конкретных задач сопротивления материалов, сгруппированных по темам лекций, и приводятся образцы выполнения расчетно-графических работ. Третья часть содержит 18 расчетно-графических работ для самостоятельного выполнения. Книга может быть незаменимым пособием для подготовки к ответам банка заданий «Интернет-тренажера по дисциплине Сопротивление материалов цикла ОПД ВПО» или для подготовки к федеральному интернет-экзамену в сфере профессионального образования. Соответствует Федеральному государственному образовательному стандарту высшего профессионального образования третьего поколения. Для студентов и преподавателей высших технических учебных заведений очной, вечерней и заочной форм обучения. Может также служить практическим пособием для проектировщиков, инженеров, изучающих и использующих в практической работе методы сопротивления материалов.</t>
+    <t>На современном уровне изложены традиционные вопросы прочностного расчета отдельного бруса при растяжении, сдвиге, кручении, изгибе, сложном сопротивлении, составляющие основное содержание любого курса сопротивления материалов. Рассмотрены задачи на устойчивость упругих стержней, динамические задачи, неупругое деформирование. Для студентов и преподавателей высших технических учебных заведений очной, вечерней и заочной форм обучения.</t>
   </si>
   <si>
     <t>978-5-534-00491-5</t>
   </si>
   <si>
     <t>30.121я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>12.08.2016</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>На современном уровне изложены традиционные вопросы прочностного расчета отдельного бруса при растяжении, сдвиге, кручении, изгибе, сложном сопротивлении, составляющие основное содержание любого курса сопротивления материалов. Рассмотрены задачи на устойчивость упругих стержней, динамические задачи, неупругое деформирование. Отдельные вопросы расширены за счет включения новых методов расчета, получивших признание. Первая часть книги содержит тексты 36 лекций. Во второй части даются примеры решения конкретных задач сопротивления материалов, сгруппированных по темам лекций, и приводятся образцы выполнения расчетно-графических работ. Третья часть содержит 18 расчетно-графических работ для самостоятельного выполнения. Для студентов и преподавателей, также служить практическим пособием для проектировщиков, инженеров, изучающих и использующих в практической работе методы сопротивления материалов.</t>
+    <t>На современном уровне изложены традиционные вопросы прочностного расчета отдельного бруса при растяжении, сдвиге, кручении, изгибе, сложном сопротивлении, составляющие основное содержание любого курса сопротивления материалов. Рассмотрены задачи на устойчивость упругих стержней, динамические задачи, неупругое деформирование.</t>
   </si>
   <si>
     <t>978-5-534-03862-0</t>
   </si>
   <si>
     <t>30.121я723</t>
   </si>
   <si>
     <t>07.04.2016</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. ПРАКТИКУМ 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кривошапко С. Н., Копнов В. А.</t>
   </si>
   <si>
     <t>Учебник поможет студентам овладеть основами прочностных расчетов и составления расчетных схем, применить теоретические знания по сопротивлению материалов к расчету реальных строительных и машиностроительных изделий. В пособие включены лабораторные и расчетно-графические работы для проверки знаний; каждая глава снабжена кратким теоретическим материалом, необходимым для решения задач. Данная книга написана с учетом современных методик расчетов в проектных организациях и будет полезна как студентам и преподавателям инженерно-технических специальностей, так и практикующим инженерам и проектировщикам.</t>
   </si>
   <si>
     <t>978-5-9916-7117-0</t>
   </si>
   <si>
     <t>28.06.2016</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. ПРАКТИКУМ 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие поможет студентам овладеть основами прочностных расчетов и составления расчетных схем, применить теоретические знания по сопротивлению материалов к расчету реальных строительных и машиностроительных изделий. В пособие включены лабораторные и расчетно-графические работы для проверки знаний; каждая глава снабжена кратким теоретическим материалом, необходимым для решения задач. Данная книга написана с учетом современных методик расчетов в проектных организациях и будет полезна как студентам и преподавателям инженерно-технических специальностей, так и практикующим инженерам и проектировщикам.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-8043-1</t>
   </si>
   <si>
     <t>11.03.2011</t>
   </si>
   <si>
     <t>СТРОИТЕЛЬНАЯ МЕХАНИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Прикладная и экспериментальная физика</t>
   </si>
   <si>
-    <t>В учебнике приведены основные положения статически определимых и статически неопределимых систем. При изложении основных разделов курса частично использовано матричное исчисление, удобное для применения современных вычислительных средств. В результате изучения книги читатель научится составлять расчетные схемы для различных типов сооружений, определять параметры устойчивости и равновесия деформируемых систем, определять внутренние усилия, напряжения, деформации, перемещения для различных типов сооружений; познакомится с современными компьютерными средствами поддержки деятельности архитектора и конструктора, технологиями информационного моделирования зданий. Книга снабжена большим количеством примеров, рисунков.</t>
+    <t>В учебнике приведены основные положения статически определимых и статически неопределимых систем. При изложении основных разделов курса частично использовано матричное исчисление, удобное для применения современных вычислительных средств. В результате изучения книги читатель научится составлять расчетные схемы для различных типов сооружений, определять параметры устойчивости и равновесия деформируемых систем, определять внутренние усилия, напряжения, деформации, перемещения для различных типов сооружений; познакомится с современными компьютерными средствами поддержки деятельности архитектора и конструктора, технологиями информационного моделирования зданий.</t>
   </si>
   <si>
     <t>978-5-534-01124-1</t>
   </si>
   <si>
     <t>18.10.2018</t>
   </si>
   <si>
     <t>СТРОИТЕЛЬНАЯ МЕХАНИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-10150-8</t>
   </si>
   <si>
     <t>38.112я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -660,51 +657,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/arhitekturno-stroitelnye-konstrukcii-583091" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstrukcii-zdaniy-i-sooruzheniy-560781" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-582745" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-584862" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-praktikum-583624" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-praktikum-584615" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/stroitelnaya-mehanika-582571" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/stroitelnaya-mehanika-587190" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/arhitekturno-stroitelnye-konstrukcii-583091" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstrukcii-zdaniy-i-sooruzheniy-583614" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-582745" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-584862" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-praktikum-583624" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/soprotivlenie-materialov-praktikum-584615" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/stroitelnaya-mehanika-582571" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/stroitelnaya-mehanika-587190" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -955,72 +952,72 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.815</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>560781</v>
+        <v>583614</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2889.0</v>
       </c>
       <c r="M6" s="9">
         <v>3179.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
@@ -1283,201 +1280,201 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1499.0</v>
       </c>
       <c r="M10" s="9">
         <v>1649.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y10" s="8">
         <v>0.437</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582571</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>391</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1639.0</v>
       </c>
       <c r="M11" s="9">
         <v>1799.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>38.112</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y11" s="8">
         <v>0.473</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>587190</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>391</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1639.0</v>
       </c>
       <c r="M12" s="9">
         <v>1799.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R12" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R12" s="6" t="s">
+      <c r="S12" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y12" s="8">
         <v>0.473</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>