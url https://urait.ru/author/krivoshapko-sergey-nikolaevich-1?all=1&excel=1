--- v2 (2026-06-12)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>12.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>