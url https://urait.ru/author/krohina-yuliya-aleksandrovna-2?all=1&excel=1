--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>12.03.2026</t>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,81 +178,81 @@
   <si>
     <t>Под ред. Крохиной Ю.А.</t>
   </si>
   <si>
     <t>В учебном курсе рассматриваются теоретические основы валютного права, механизм правового регулирования валютных отношений, правовой статус резидентов и нерезидентов, органов и агентов валютного контроля, правовые основы валютного регулирования в России, правовое регулирование валютных операций, способы противодействия легализации (отмыванию) доходов, полученных преступным путем, ответственность за нарушения валютного законодательства, основные положения международного валютного права. Для студентов юридических образовательных организаций высшего профессионального образования, обучающихся по программе академического бакалавриата по юридическим специальностям и направлениям, а также аспирантов и преподавателей юридических образовательных организаций высшего профессионального образования, практических работников правоохранительных и финансово-кредитных органов.</t>
   </si>
   <si>
     <t>978-5-534-19804-1</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>ВАЛЮТНОЕ РЕГУЛИРОВАНИЕ И ВАЛЮТНЫЙ КОНТРОЛЬ 10-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Дирксен Т. В., Семёнкина Н. А. ; Под ред. Крохиной Ю.А.</t>
   </si>
   <si>
     <t>В курсе рассматриваются правовой статус резидентов и нерезидентов, органов и агентов валютного контроля, правовые основы валютного регулирования в России, правовое регулирование валютных операций, способы противодействия легализации (отмыванию) доходов, полученных преступным путем, ответственность за нарушения валютного законодательства. Для студентов юридических образовательных организаций высшего профессионального образования, обучающихся по программе академического бакалавриата по юридическим специальностям и направлениям, а также аспирантов и преподавателей юридических образовательных организаций высшего профессионального образования, практических работников правоохранительных и финансово-кредитных органов.</t>
   </si>
   <si>
     <t>978-5-534-19811-9</t>
   </si>
   <si>
-    <t>21.05.2021</t>
-[...2 lines deleted...]
-    <t>НАЛОГОВОЕ ПРАВО 10-е изд., пер. и доп. Учебник для СПО</t>
+    <t>05.03.2026</t>
+  </si>
+  <si>
+    <t>НАЛОГОВОЕ ПРАВО 11-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>В курсе рассматриваются теоретические основы налогового права, механизм правового регулирования налоговых отношений, налоговый контроль, налогово-правовая ответственность, налоговая обязанность, отдельные виды федеральных, региональных и местных налогов. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, практических работников финансовых органов, судов, прокуратуры и иных государственных органов.</t>
+  </si>
+  <si>
+    <t>978-5-534-21980-7</t>
+  </si>
+  <si>
+    <t>10.04.2026</t>
+  </si>
+  <si>
+    <t>НАЛОГОВОЕ ПРАВО 11-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются теоретические основы налогового права, механизм правового регулирования налоговых отношений, налоговый контроль, налогово-правовая ответственность, налоговая обязанность, отдельные виды федеральных, региональных и местных налогов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям «Юриспруденция», «Правоохранительная деятельность», а также для преподавателей, практических работников финансовых органов, судов, прокуратуры и иных государственных органов.</t>
   </si>
   <si>
-    <t>978-5-534-14986-9</t>
+    <t>978-5-534-21985-2</t>
   </si>
   <si>
     <t>67.402я723</t>
-  </si>
-[...10 lines deleted...]
-    <t>978-5-534-21980-7</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ПРАВО ДЛЯ ЭКОНОМИСТОВ И МЕНЕДЖЕРОВ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Альбова А.П., Николюкина С.В.</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
     <t>В учебнике рассмотрены основные категории и отрасли права Российской Федерации, социальная ценность системы права как наиболее эффективного способа упорядочения общественных отношений. Издание поможет сформировать у студентов теоретические знания об основных категориях и отраслях права РФ, социальной ценности системы права как наиболее эффективного способа упорядочения общественных отношений; повысит уровень их правосознания; сформирует представления о предмете, субъектах, объектах правоотношений в различных отраслях права, а также в области правового регулирования экономики и менеджмента. Учебник содержит практикум, включающий тестовые задания и кроссворды, которые будут полезны для студентов-бакалавров при проверке своих знаний.</t>
   </si>
   <si>
     <t>978-5-534-16690-3</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>28.04.2020</t>
   </si>
@@ -648,51 +648,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/byudzhetnoe-pravo-rossii-582535" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-pravo-582517" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-regulirovanie-i-valyutnyy-kontrol-585239" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-585096" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-599118" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-dlya-ekonomistov-i-menedzherov-583176" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-584002" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/byudzhetnoe-pravo-rossii-582535" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-pravo-582517" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-regulirovanie-i-valyutnyy-kontrol-585239" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-599118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-599409" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-dlya-ekonomistov-i-menedzherov-583176" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-584002" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1079,185 +1079,185 @@
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.412</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>585096</v>
+        <v>599118</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>503</v>
+        <v>376</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2559.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2809.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.73</v>
+        <v>0.575</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>599118</v>
+        <v>599409</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>398</v>
+        <v>366</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2079.0</v>
+        <v>1929.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2289.0</v>
+        <v>2119.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.602</v>
+        <v>0.563</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583176</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
@@ -1322,57 +1322,57 @@
       </c>
       <c r="E11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>425</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2199.0</v>
       </c>
       <c r="M11" s="9">
         <v>2419.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.635</v>