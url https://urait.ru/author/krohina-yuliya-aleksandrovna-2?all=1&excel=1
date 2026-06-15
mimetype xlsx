--- v3 (2026-04-27)
+++ v4 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>27.04.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,81 +109,81 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>06.03.2024</t>
-[...2 lines deleted...]
-    <t>БЮДЖЕТНОЕ ПРАВО РОССИИ 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>БЮДЖЕТНОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Крохина Ю. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Финансовое право</t>
   </si>
   <si>
-    <t>В курсе раскрываются основные темы курса «Бюджетное право»: изложены вопросы теории бюджетного права, механизма бюджетно-правового регулирования, источников бюджетного права, доходов и расходов бюджетной системы, правового статуса централизованных бюджетных и внебюджетных фондов, государственного и муниципального долга, бюджетного процесса, финансово-бюджетного контроля, ответственности за нарушения бюджетного законодательства. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, магистров, преподавателей юридических и экономических вузов и факультетов, должностных лиц финансово-контрольных органов, органов законодательной (представительной) власти, исполнительной власти и органов местного самоуправления, а также всех, кто интересуется вопросами правового регулирования бюджетных отношений.</t>
+    <t>В курсе раскрываются основные темы курса «Бюджетное право»: изложены вопросы теории бюджетного права, механизма бюджетно- правового регулирования, источников бюджетного права, доходов и расходов бюджетной системы, правового статуса централизованных бюджетных и внебюджетных фондов, государственного и муниципального долга, бюджетного процесса, финансово-бюджетного контроля, ответственности за нарушения бюджетного законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, преподавателей юридических и экономических вузов и факультетов, должностных лиц финансово- контрольных органов, органов законодательной власти, исполнительной власти и органов местного самоуправления, а также всех, кто интересуется вопросами правового регулирования бюджетных отношений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-18608-6</t>
+    <t>978-5-534-20252-6</t>
   </si>
   <si>
     <t>67.402я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.07.2024</t>
   </si>
   <si>
     <t>ВАЛЮТНОЕ ПРАВО 10-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Крохиной Ю.А.</t>
   </si>
   <si>
     <t>В учебном курсе рассматриваются теоретические основы валютного права, механизм правового регулирования валютных отношений, правовой статус резидентов и нерезидентов, органов и агентов валютного контроля, правовые основы валютного регулирования в России, правовое регулирование валютных операций, способы противодействия легализации (отмыванию) доходов, полученных преступным путем, ответственность за нарушения валютного законодательства, основные положения международного валютного права. Для студентов юридических образовательных организаций высшего профессионального образования, обучающихся по программе академического бакалавриата по юридическим специальностям и направлениям, а также аспирантов и преподавателей юридических образовательных организаций высшего профессионального образования, практических работников правоохранительных и финансово-кредитных органов.</t>
   </si>
   <si>
     <t>978-5-534-19804-1</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
@@ -202,72 +202,72 @@
   <si>
     <t>05.03.2026</t>
   </si>
   <si>
     <t>НАЛОГОВОЕ ПРАВО 11-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются теоретические основы налогового права, механизм правового регулирования налоговых отношений, налоговый контроль, налогово-правовая ответственность, налоговая обязанность, отдельные виды федеральных, региональных и местных налогов. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, практических работников финансовых органов, судов, прокуратуры и иных государственных органов.</t>
   </si>
   <si>
     <t>978-5-534-21980-7</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
     <t>НАЛОГОВОЕ ПРАВО 11-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические основы налогового права, механизм правового регулирования налоговых отношений, налоговый контроль, налогово-правовая ответственность, налоговая обязанность, отдельные виды федеральных, региональных и местных налогов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям «Юриспруденция», «Правоохранительная деятельность», а также для преподавателей, практических работников финансовых органов, судов, прокуратуры и иных государственных органов.</t>
+    <t>В курсе рассматриваются теоретические основы налогового права, механизм правового регулирования налоговых отношений, налоговый контроль, налогово-правовая ответственность, налоговая обязанность, отдельные виды федеральных, региональных и местных налогов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов колледжей, обучающихся по специальностям «Юриспруденция», «Правоохранительная деятельность», а также для преподавателей, практических работников финансовых органов, судов, прокуратуры и иных государственных органов.</t>
   </si>
   <si>
     <t>978-5-534-21985-2</t>
   </si>
   <si>
     <t>67.402я723</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ПРАВО ДЛЯ ЭКОНОМИСТОВ И МЕНЕДЖЕРОВ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Альбова А.П., Николюкина С.В.</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены основные категории и отрасли права Российской Федерации, социальная ценность системы права как наиболее эффективного способа упорядочения общественных отношений. Издание поможет сформировать у студентов теоретические знания об основных категориях и отраслях права РФ, социальной ценности системы права как наиболее эффективного способа упорядочения общественных отношений; повысит уровень их правосознания; сформирует представления о предмете, субъектах, объектах правоотношений в различных отраслях права, а также в области правового регулирования экономики и менеджмента. Учебник содержит практикум, включающий тестовые задания и кроссворды, которые будут полезны для студентов-бакалавров при проверке своих знаний.</t>
+    <t>Издание поможет сформировать теоретические знания об основных категориях и отраслях права РФ, социальной ценности системы права как наиболее эффективного способа упорядочения общественных отношений; повысит уровень их правосознания; сформирует представления о предмете, субъектах, объектах правоотношений в различных отраслях права, а также в области правового регулирования экономики и менеджмента. Учебник содержит тестовые задания и кроссворды.</t>
   </si>
   <si>
     <t>978-5-534-16690-3</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>28.04.2020</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике раскрываются основные категории и отрасли права Российской Федерации, социальная ценность системы права как наиболее эффективного способа упорядочения общественных отношений. Учебник состоит из трех частей. В Общей части излагаются теоретико-правовые основы знаний о государстве и праве. Особенная часть посвящена основам следующих отраслей права: конституционное право, административное право, трудовое право, гражданское право, семейное право, налоговое право, финансовое право, уголовное право и экологическое право. В практикум включены тестовые задания и кроссворды, которые будут полезны для студентов при проверке своих знаний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей неюридических ссузов и факультетов, а также практических работников.</t>
   </si>
   <si>
     <t>978-5-534-16691-0</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
 </sst>
 </file>
 
@@ -648,51 +648,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/byudzhetnoe-pravo-rossii-582535" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-pravo-582517" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-regulirovanie-i-valyutnyy-kontrol-585239" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-599118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-599409" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-dlya-ekonomistov-i-menedzherov-583176" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-584002" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/byudzhetnoe-pravo-rossii-600435" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-pravo-582517" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/valyutnoe-regulirovanie-i-valyutnyy-kontrol-585239" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-599118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nalogovoe-pravo-599409" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-dlya-ekonomistov-i-menedzherov-583176" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-584002" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -873,115 +873,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>582535</v>
+        <v>600435</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1929.0</v>
+        <v>1879.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2119.0</v>
+        <v>2069.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.565</v>
+        <v>0.55</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>582517</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>