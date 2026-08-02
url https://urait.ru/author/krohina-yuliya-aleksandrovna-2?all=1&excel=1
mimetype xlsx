--- v4 (2026-06-15)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>15.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>