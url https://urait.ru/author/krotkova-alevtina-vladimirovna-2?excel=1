--- v1 (2026-03-17)
+++ v2 (2026-05-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>17.03.2026</t>
+    <t>18.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>