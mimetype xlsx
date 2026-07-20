--- v2 (2026-05-18)
+++ v3 (2026-07-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>18.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>22.05.2024</t>
   </si>
   <si>
     <t>ДИЗАРТРИЯ У ДЕТЕЙ: КЛИНИКО-ПАТОГЕНЕТИЧЕСКАЯ ХАРАКТЕРИСТИКА И МАССАЖ. Учебник для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В., Кроткова А. В., Микляева Ю. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Предлагаются клинико-патогенетическая характеристика дизартрий и их классификации, описываются типы и степени нарушений речи у детей, обобщаются дисфункции речевого аппарата и мышечные синдромы. Систематизируются механизмы влияния массажа на организм, характеризуются цели и задачи, принципы логопедического массажа, описываются его виды, противопоказания к проведению. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Отдельно описываются особенности постановки логопедом звуков с помощью зондов. Курс рекомендован для использования в системе профессиональной подготовки студентов, обучающихся по направлению «Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Логопедия»). Также может быть использован в системе профессиональной переподготовки учителей-логопедов и медицинских логопедов, специалистов-реабилитологов.</t>
+    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Курс рекомендован для использования в системе профессиональной подготовки студентов, обучающихся по направлению «Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Логопедия»).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19054-0</t>
   </si>
   <si>
     <t>56.12я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ДИЗАРТРИЯ У ДЕТЕЙ: КЛИНИКО-ПАТОГЕНЕТИЧЕСКАЯ ХАРАКТЕРИСТИКА И МАССАЖ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Предлагаются клинико-патогенетическая характеристика дизартрий и их классификации, описываются типы и степени нарушений речи у детей, обобщаются дисфункции речевого аппарата и мышечные синдромы. Систематизируются механизмы влияния массажа на организм, характеризуются цели и задачи, принципы логопедического массажа, описываются его виды, противопоказания к проведению. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Отдельно описываются особенности постановки логопедом звуков с помощью зондов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19055-7</t>
   </si>
   <si>
     <t>56.12я723</t>
   </si>
   <si>
     <t>11.03.2025</t>
   </si>
   <si>
     <t>ЛЕЧЕБНАЯ ПЕДАГОГИКА В ДОШКОЛЬНОЙ ДЕФЕКТОЛОГИИ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Микляевой Н. В.</t>
   </si>
   <si>
     <t>Данный курс отражает современный взгляд на специфику работы специалиста коррекционного профиля — учителя-дефектолога и логопеда, тьютора, демонстрирует, как можно сочетать классические и инновационные тенденции развития системы образования и науки в опыте педагогической деятельности и психолого-педагогического, тьюторского сопровождения ребенка с ограниченными возможностями здоровья. Наряду с концепциями и принципами, в нем рассматриваются особенности анализа ЭЭГ и МРТ, изучения рефлексов и нейромоторной готовности к обучению, проектирования адаптированных образовательных программ, классификации методов воспитания и обучения, коррекции нарушений развития детей раннего и дошкольного возраста, технологии диагностики, адаптации и социализации, коррекционно-педагогической деятельности, проблемы обобщения инновационного опыта специалистов коррекционного профиля. Для профессиональной подготовки студентов по специальности «Специальное (дефектологическое) образование».</t>
   </si>
   <si>
     <t>978-5-534-21470-3</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>