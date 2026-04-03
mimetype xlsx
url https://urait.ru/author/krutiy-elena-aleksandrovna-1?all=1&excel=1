--- v0 (2026-02-08)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>30.01.2026</t>
   </si>
   <si>
     <t>Международное частное право. Особенная часть 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гетьман-Павлова И. В., Крутий Е. А., Фонотова О. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>В курсе излагаются основные положения дисциплины «Международное частное право». В Особенной части (том 2) анализируются специальные институты и подотрасли международного частного права — право лиц, международное вещное право, международное контрактное право, международное частное транспортное право, международное частное валютное право, международное частное право интеллектуальной собственности, международное деликтное право, международное наследственное право, международное семейное право. Особое внимание в курсе уделено исследованию национального законодательства зарубежных стран и международных договоров в сфере международного частного права. Курс ориентирован на студентов, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, преподавателей юридических вузов и психологических факультетов, а также работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебных психологов.</t>
+    <t>В курсе излагаются основные положения Особенной части международного частного права: право лиц, международное вещное право, международное контрактное право, международное частное транспортное право, международное частное валютное право, международное частное право интеллектуальной собственности, международное деликтное право, международное наследственное право, международное семейное право. Особое внимание в курсе уделено исследованию национального законодательства зарубежных стран и международных договоров в сфере международного частного права. Курс ориентирован на студентов, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18322-1</t>
   </si>
   <si>
     <t>67.412.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>