--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>30.01.2026</t>
   </si>
   <si>
     <t>Международное частное право. Особенная часть 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гетьман-Павлова И. В., Крутий Е. А., Фонотова О. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное частное право</t>
   </si>
   <si>
     <t>В курсе излагаются основные положения Особенной части международного частного права: право лиц, международное вещное право, международное контрактное право, международное частное транспортное право, международное частное валютное право, международное частное право интеллектуальной собственности, международное деликтное право, международное наследственное право, международное семейное право. Особое внимание в курсе уделено исследованию национального законодательства зарубежных стран и международных договоров в сфере международного частного права. Курс ориентирован на студентов, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18322-1</t>
   </si>
   <si>
     <t>67.412.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>547</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2759.0</v>
+        <v>2899.0</v>
       </c>
       <c r="M5" s="9">
-        <v>3029.0</v>
+        <v>3189.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>