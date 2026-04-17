--- v2 (2026-02-21)
+++ v3 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>21.02.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>12.05.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ИСКУССТВА. ЛИЧНОСТНЫЙ ПОДХОД 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Басин Е. Я., Крутоус В. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе представлена целостная концепция психологии искусства, трактующая ее коренные проблемы с позиций личностного подхода. В курсе соединены обстоятельность научного исследования с установкой на максимальную четкость и доступность изложения, критически осмыслен обширный материал по проблемам психологии искусства, накопленный зарубежными и отечественными учеными на протяжении XVIII—XX вв. Соответствует актуальным требованиям Федерального государственного стандарта высшего образования. Для студентов высших учебных заведений, специализирующихся по философским дисциплинам. Может быть полезен также для контингента творческих вузов, будущих искусствоведов, культурологов и студентов-психологов, изучающих психологию искусства.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07803-9</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">