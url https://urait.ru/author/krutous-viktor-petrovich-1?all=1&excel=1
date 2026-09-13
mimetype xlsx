--- v5 (2026-07-27)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>27.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>245</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1509.0</v>
+        <v>1579.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>