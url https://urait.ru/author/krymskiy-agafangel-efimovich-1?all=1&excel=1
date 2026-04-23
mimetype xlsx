--- v2 (2026-03-04)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>04.03.2026</t>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>