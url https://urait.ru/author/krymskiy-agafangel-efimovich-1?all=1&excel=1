--- v3 (2026-04-23)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
-[...1 lines deleted...]
-    <t>24.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,63 +154,60 @@
   <si>
     <t>В книге представлена фундаментальная работа, являющаяся одной из самых серьезных книг по истории мусульманства. В нее вошли не только авторские очерки, но и переводы наиболее известных и важных отрывков из книг Р. Дози и И. Гольдциэра: «Мохаммед», «Коран, сонна и легенды», «Исламское вероучение и богопочитание», «Ислам и арабское общество». Основной текст дополнен обширными авторскими примечаниями, которые помогут читателю лучше и глубже вникнуть в содержание.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09016-1</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.11.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ НОВОЙ АРАБСКОЙ ЛИТЕРАТУРЫ (XIX - НАЧАЛО XX ВЕКА) В 2 Ч. ЧАСТЬ 1 2-е изд.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>История литературы</t>
   </si>
   <si>
-    <t>В книге рассмотрены причины упадка традиционной арабской литературы в XVI XVIII веках, вопросы хранения, передачи, исполнения и записи произведений народной словесности, разобраны нескольких крупных фольклорных циклов. Дана характеристика Сирии XVI XVIII веков в ее связях и взаимоотношениях с Европой и Османской империей. Представлен материал о появлении прессы и журналистики, переводах с европейских языков, состоянии театра и драматургии. Освещена арабская эмиграционная литература, литературы в Сирии 1830 1880-х годах. Отдельно рассказано об египетском драматурге Мухаммеде Османе Джаляле, о прозаиках Фарахе Антуне и ал-Манфалути, о поэтах Ахмеде Шауки, Хафизе Ибрахиме и Халиле Мутране. Книга состоит из двух частей. В первую часть вошел материал до 1830-х годов, во вторую — после них.</t>
+    <t>В книге рассмотрены причины упадка традиционной арабской литературы в XVI XVIII веках, вопросы хранения, передачи, исполнения и запаси произведений народной словестности, разобраны нескольких крупных фольклорных циклов. Дана характеристика Сирии XVI XVIII веков в ее связях и взаимоотношениях с Европой и Османской империей. Представлен материал о появлении прессы и журналистики, переводах с европейских языков, состоянии театра и драматургии. Освещена арабская эмиграционная литература, литература в Сирии 1830 1880-х годах. Отдально рассказано об египетском драматурге Мухаммеде Османе Джаляле, о прозаиках Фарахе Антуне и ал-Манфалути, о поэтах Ахмеде Шауки, Хафизе Ибрахиме и Халиле Мутране. Книга состоит из двух частей. В первую часть вошел материал до 1830-х годов, во вторую — после них.</t>
   </si>
   <si>
     <t>978-5-534-05807-9, 978-5-534-05806-2</t>
   </si>
   <si>
     <t>83.3(0)9</t>
   </si>
   <si>
     <t>ИСТОРИЯ НОВОЙ АРАБСКОЙ ЛИТЕРАТУРЫ (XIX - НАЧАЛО XX ВЕКА) В 2 Ч. ЧАСТЬ 2 2-е изд.</t>
-  </si>
-[...1 lines deleted...]
-    <t>В книге рассмотрены причины упадка традиционной арабской литературы в XVI XVIII веках, вопросы хранения, передачи, исполнения и запаси произведений народной словестности, разобраны нескольких крупных фольклорных циклов. Дана характеристика Сирии XVI XVIII веков в ее связях и взаимоотношениях с Европой и Османской империей. Представлен материал о появлении прессы и журналистики, переводах с европейских языков, состоянии театра и драматургии. Освещена арабская эмиграционная литература, литературы в Сирии 1830 1880-х годах. Отдально рассказано об египетском драматурге Мухаммеде Османе Джаляле, о прозаиках Фарахе Антуне и ал-Манфалути, о поэтах Ахмеде Шауки, Хафизе Ибрахиме и Халиле Мутране. Книга состоит из двух частей. В первую часть вошел материал до 1830-х годов, во вторую — после них.</t>
   </si>
   <si>
     <t>978-5-534-05805-5, 978-5-534-05806-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -980,57 +977,57 @@
         <v>332</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1419.0</v>
       </c>
       <c r="M7" s="9">
         <v>1559.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.522</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>