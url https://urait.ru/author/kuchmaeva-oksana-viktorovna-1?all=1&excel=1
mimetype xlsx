--- v1 (2026-02-20)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>20.02.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>