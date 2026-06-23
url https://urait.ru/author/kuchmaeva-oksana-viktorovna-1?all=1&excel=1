--- v2 (2026-04-22)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>23.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16008-6</t>
   </si>
   <si>
     <t>60.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.03.2024</t>
   </si>
   <si>
     <t>СЕМЬЯ В СИСТЕМЕ СОЦИАЛЬНЫХ ИНСТИТУТОВ ОБЩЕСТВА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ростовская Т. К., Кучмаева О. В.</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>Курс посвящен вопросам функционирования института семьи в современном обществе, теоретическим основаниям и технологиям эффективной семейной политики. В рамках курса рассматривается место семьи в системе социальных институтов, тенденции и перспективы трансформации семьи, ее взаимодействие с институтами общества. Отдельное внимание уделено семье и семейным ценностям в системе ценностей поколений и положению молодой семьи в современном российском обществе. Отражены современные подходы к формированию семейной и социальной политики в интересах семьи и детей. Материалы курса включают контрольные вопросы к темам, а также список литературы, статистические данные, характеризующие положение семей в России, отдельные законодательные и нормативные акты, принятые в РФ в интересах семьи. Соответствует актуальным требованиям федерального государственного образовательного стандарта и предназначено для студентов, обучающихся по направлениям подготовки «Социология», «Организация работы с молодежью», «Психолого-педагогическое образование», «Социальная работа». Будет полезно научным и практическим работникам, преподавателям, аспирантам, а также всем, кто интересуется вопросами жизнедеятельности семьи в современном обществе.</t>
+    <t>Курс посвящен вопросам функционирования института семьи в современном обществе, теоретическим основаниям и технологиям эффективной семейной политики. В рамках курса рассматривается место семьи в системе социальных институтов, тенденции и перспективы трансформации семьи, ее взаимодействие с институтами общества. Отдельное внимание уделено семье и семейным ценностям в системе ценностей поколений и положению молодой семьи в современном российском обществе. Отражены современные подходы к формированию семейной и социальной политики в интересах семьи и детей. Материалы курса включают контрольные вопросы к темам, а также список литературы, статистические данные, характеризующие положение семей в России, отдельные законодательные и нормативные акты, принятые в РФ в интересах семьи.</t>
   </si>
   <si>
     <t>978-5-534-18857-8</t>
   </si>
   <si>
     <t>60.54я73</t>
   </si>
   <si>
     <t>22.06.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА И СОЦИОЛОГИЯ ТРУДА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Кучмаевой О.В.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
     <t>Курс содержит теоретические и практические материалы, позволяющие получить представление об экономических и социальных аспектах современного процесса труда. Особенность данного издания — попытка рассмотреть экономические и социальные проблемы трудовой сферы на макроуровне и предложить методики анализа и оценки ситуации на микроуровне (конкретного предприятия, фирмы). Практикумы к каждой теме содержат задачи, задания, материалы для форумов и самостоятельной работы, темы рефератов. Большое количество примеров и заданий ориентировано на использование количественных методов анализа социально-экономических данных в сфере труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по экономическим направлениям и специальностям, а также может быть интересен преподавателям вузов и специалистам, занимающимся экономическими и социальными проблемами труда.</t>
   </si>