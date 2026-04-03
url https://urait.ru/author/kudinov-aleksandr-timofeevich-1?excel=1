--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>07.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-12733-1</t>
   </si>
   <si>
     <t>17.03.2025</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Беляева Т. М., Кудинов А. Т., Пальянова Н. В., Чубукова С. Г. ; Отв. ред. Чубукова С. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
-    <t>Информационные технологии в отраслях</t>
+    <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе, составленном преподавателями кафедры правовой информатики МГЮА имени О. Е. Кутафина, представлены основные сведения о предмете и методах правовой информатики, роли информации, информационных технологий и информационных систем в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности, электронном документообороте. Кроме того, обучающиеся познакомятся с основными методами, способами и средствами поиска и систематизации правовой информации с помощью справочных правовых систем и научатся использовать эти системы применительно к юридической деятельности. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-18966-7</t>
   </si>
   <si>
     <t>67.404.3я723</t>
   </si>
   <si>
     <t>МАТЕМАТИКА И ИНФОРМАТИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике авторы рассматривают наиболее существенные вопросы, связанные с изучением дисциплины «Математика и информатика» с учетом достигнутого уровня развития информационных технологий и совершенствования программного обеспечения персональных компьютеров. В книге представлены основные сведения о роли информационных технологий в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности. Рассмотрены возможности операционных систем, текстовых редакторов, электронных таблиц, баз данных, компьютерных сетей и сети Интернет. Примеры решения конкретных задач, упражнения и задания для самостоятельной работы позволят закрепить умения и навыки в использовании рассмотренных информационных технологий.</t>
   </si>
   <si>
     <t>978-5-534-10683-1</t>
   </si>
   <si>
     <t>32.973я723</t>
   </si>
   <si>
     <t>ПРАВОВАЯ ИНФОРМАТИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>