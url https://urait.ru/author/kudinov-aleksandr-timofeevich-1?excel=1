--- v2 (2026-05-21)
+++ v3 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,69 +133,72 @@
   <si>
     <t>11.12.2018</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Элькина В.Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
+    <t>В учебнике авторы рассматривают наиболее существенные вопросы, связанные с изучением дисциплины «Информатика и математика» с учетом достигнутого уровня развития информационных технологий и совершенствования программного обеспечения персональных компьютеров. В книге представлены основные сведения о роли информационных технологий в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности. Рассмотрены возможности операционных систем, текстовых редакторов, электронных таблиц, баз данных, компьютерных сетей и сети Интернет. Примеры решения конкретных задач, упражнения и задания для самостоятельной работы позволят закрепить умения и навыки в использовании рассмотренных информационных технологий.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-10684-8</t>
+  </si>
+  <si>
+    <t>32.973я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>15.06.2015</t>
+  </si>
+  <si>
+    <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
     <t>В книге представлены основные сведения о роли информационных технологий в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности. Рассмотрены возможности операционных систем, текстовых редакторов, электронных таблиц, баз данных, компьютерных сетей и сети Интернет. Дополнительно приведены основные положения таких разделов математики, как математический анализ, теория множеств, математическая логика, теория вероятностей и математическая статистика, и показана возможность их применения в процессе решения задач, возникающих в юридической практике. В издание включены материалы для подготовки и проведения практических занятий по всем разделам дисциплины. Представленные в учебнике примеры решения конкретных задач, упражнения и задания для самостоятельной работы позволят сформировать и закрепить умения и навыки в использовании рассмотренных информационных технологий.</t>
-  </si>
-[...16 lines deleted...]
-    <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-12733-1</t>
   </si>
   <si>
     <t>17.03.2025</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Беляева Т. М., Кудинов А. Т., Пальянова Н. В., Чубукова С. Г. ; Отв. ред. Чубукова С. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Информационные технологии в отдельных отраслях</t>
   </si>
@@ -958,271 +961,271 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2419.0</v>
       </c>
       <c r="M6" s="9">
         <v>2659.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.692</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583745</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>338</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1799.0</v>
       </c>
       <c r="M7" s="9">
         <v>1979.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.529</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583918</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>402</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2089.0</v>
       </c>
       <c r="M8" s="9">
         <v>2299.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.607</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590549</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>338</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1799.0</v>
       </c>
       <c r="M9" s="9">
         <v>1979.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.529</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>