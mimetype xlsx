--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -870,54 +870,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>402</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2299.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -940,54 +940,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>472</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2659.0</v>
+        <v>2789.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1010,54 +1010,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>338</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1080,54 +1080,54 @@
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>402</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2299.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1150,54 +1150,54 @@
       <c r="B9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>338</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>