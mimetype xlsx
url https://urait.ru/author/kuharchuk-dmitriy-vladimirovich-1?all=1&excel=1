--- v2 (2026-05-04)
+++ v3 (2026-06-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>04.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,75 @@
   <si>
     <t>18.12.2015</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кухарчук Д. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>Учебник охватывает все основные темы учебного курса по социологии. Раскрывается содержание ключевых понятий социологии, прослеживается историческая эволюция социологической мысли, характеризуются базовые элементы социальной жизни. Значительное внимание уделено актуальным вопросам социальной стратификации и мобильности, социологического анализа культуры и личности, глобализации и формирования мировой системы. Кроме того, наряду с изложением теоретических основ общей социологии рассматриваются некоторые отраслевые социологические дисциплины. Издание адресовано студентам высших учебных заведений, обучающимся по гуманитарным направлениям и специальностям.</t>
+    <t>Учебник охватывает все основные темы учебного курса по социологии. Раскрывается содержание ключевых понятий социологии, прослеживается историческая эволюция социологической мысли, характеризуются базовые элементы социальной жизни. Значительное внимание уделено актуальным вопросам социальной стратификации и мобильности, социологического анализа культуры и личности, глобализации и формирования мировой системы. Кроме того, наряду с изложением теоретических основ общей социологии рассматриваются некоторые отраслевые социологические дисциплины.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-02706-8</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.05.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник охватывает все основные темы учебного курса по социологии. Раскрывается содержание ключевых понятий социологии, прослеживается историческая эволюция социологической мысли, характеризуются базовые элементы социальной жизни. Значительное внимание уделено актуальным вопросам социальной стратификации и мобильности, социологического анализа культуры и личности, глобализации и формирования мировой системы. Кроме того, наряду с изложением теоретических основ общей социологии рассматриваются некоторые отраслевые социологические дисциплины.</t>
   </si>
   <si>
     <t>978-5-9916-7944-2</t>
   </si>
   <si>
     <t>60.5я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -913,61 +910,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1719.0</v>
       </c>
       <c r="M6" s="9">
         <v>1889.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.509</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>