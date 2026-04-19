--- v1 (2026-02-20)
+++ v2 (2026-04-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>20.02.2026</t>
+    <t>19.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>