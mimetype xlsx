--- v2 (2026-04-19)
+++ v3 (2026-06-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>19.04.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,75 +151,75 @@
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
     <t>Курс посвящен научному и экспериментальному исследованию биотехнологии этилового спирта и растительного сырья в связи с созданием безотходных ресурсосберегающих производств. С позиций теории логистики предложен подход к разработке многопродуктовой технологической схемы, обеспечивающей наиболее полное использование исходного сырья и получение продуктов, пользующихся высоким потребительским спросом. Авторы, используя результаты собственных исследований, а также публикации и патенты по данной проблеме рассмотрели технологические особенности и аппаратурное оформление предлагаемых промышленных процессов. Курс будет полезен широкому кругу специалистов, связанных с разработкой, созданием и эксплуатацией спиртовых производств, а также работающим в пищевой, химической, нефтехимической, биотехнологической, сельскохозяйственной и экологической областях науки и техники.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10889-7</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.05.2018</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ БИОТЕХНОЛОГИИ: ФЕРМЕНТАЦИОННЫЕ АППАРАТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Быкова В.А.</t>
   </si>
   <si>
-    <t>В данном учебном пособии рассмотрены основные вопросы функционирования лабораторных и промышленных ферментеров, особенности проведения в них процессов микробиологического синтеза на различных субстратах, вопросы выбора, расчета и оптимизации, а также конструктивные характеристики и показатели работы большого числа отечественных и зарубежных ферментеров.</t>
+    <t>Учебное пособие посвящено ферментационной аппаратуре, использующейся в пищевой, фармацевтической, биологической, химической и других отраслях промышленности. В книге рассмотрены основные функции и системы ферментера, его типы, классификация, конструкции и характеристики, особенности процессов ферментации в различных средах. Отдельная глава посвящена использованию ферментеров в схеме биотехнологического производства. Кроме того, автороми в рамках классификации многочисленных и различных по конструктивному выполнению ферментеров рассмотрено около 50 наиболее интересных и практически важных промышленных аппаратов.</t>
   </si>
   <si>
     <t>978-5-534-10765-4</t>
   </si>
   <si>
     <t>36.87я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>09.09.2020</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ БИОТЕХНОЛОГИИ: ФЕРМЕНТАЦИОННЫЕ АППАРАТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебное пособие посвящено ферментационной аппаратуре, использующейся в пищевой, фармацевтической, биологической, химической и других отраслях промышленности. В издании рассмотрены основные функции и системы ферментера, его типы, классификация, конструкции и характеристики, особенности процессов ферментации в различных средах. Отдельная глава посвящена использованию ферментеров в схеме биотехнологического производства. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов по направлению «Биотехнология», «Промышленная биотехнология и биоинженерия», «Пищевая биотехнология», а также обучающимся по смежным направлениям. Пособие представляет также практический интерес для широкого круга специалистов — аспирантов, инженеров, технологов, проектантов, работающих в микробиологической, пищевой, фармацевтической, химической, экологической и смежных отраслях.</t>
+    <t>Учебное пособие посвящено ферментационной аппаратуре, использующейся в пищевой, фармацевтической, биологической, химической и других отраслях промышленности. В издании рассмотрены основные функции и системы ферментера, его типы, классификация, конструкции и характеристики, особенности процессов ферментации в различных средах. Отдельная глава посвящена использованию ферментеров в схеме биотехнологического производства. Пособие предназначено для студентов по направлению «Биотехнология», «Промышленная биотехнология и биоинженерия», «Пищевая биотехнология», а также обучающимся по смежным направлениям. Пособие представляет также практический интерес для широкого круга специалистов — аспирантов, инженеров, технологов, проектантов, работающих в микробиологической, пищевой, фармацевтической, химической, экологической и смежных отраслях.</t>
   </si>
   <si>
     <t>978-5-534-14042-2</t>
   </si>
   <si>
     <t>36.87я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>