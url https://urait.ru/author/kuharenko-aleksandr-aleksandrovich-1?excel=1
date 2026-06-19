--- v3 (2026-06-19)
+++ v4 (2026-06-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>19.06.2026</t>
+    <t>20.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>