--- v3 (2026-05-06)
+++ v4 (2026-07-05)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...1 lines deleted...]
-    <t>06.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,108 +169,111 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ И СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>978-5-534-06298-4</t>
   </si>
   <si>
     <t>66+60.5я73</t>
   </si>
   <si>
     <t>21.11.2016</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В учебном пособии изложен систематический курс основ политологии. В четких, лаконичных формулировках и определениях описываются подчас сложные для понимания социально-политические процессы и явления. Рассматривается предмет политологии, политическая система и культура. Особое внимание уделяется месту России и системе международных отношений. В освоении курса политологии студентам поможет словарь терминов, содержащий как общенаучные, так и философские характеристики политологии. Текст пособия сопровождается контрольными вопросами для повторения теоретического материала и списком рекомендуемой литературы, стимулирующей творческую активность студентов.</t>
+    <t>В учебном пособии изложен систематический курс основ политологии. Рассматривается предмет политологии, политическая система и культура. Особое внимание уделяется месту России и системе международных отношений. В освоении курса политологии студентам поможет словарь терминов, содержащий как общенаучные, философские характеристики социологии, так и, что особенно важно, раскрытие содержания методов получения и обработки социологических данных.</t>
   </si>
   <si>
     <t>978-5-534-06968-6</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>22.11.2016</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ. Учебник для СПО</t>
   </si>
   <si>
+    <t>В учебнике изложен систематический курс основ политологии. Рассматривается предмет политологии, политическая система и культура. Особое внимание уделяется месту России и системе международных отношений. В освоении курса политологии студентам поможет словарь терминов, содержащий как общенаучные, философские характеристики социологии, так и, что особенно важно, раскрытие содержания методов получения и обработки социологических данных.</t>
+  </si>
+  <si>
     <t>978-5-534-09361-2</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>15.06.2012</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Пидкасистый П. И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В учебнике в ясной и доступной форме рассказано об основных проблемах психолого-педагогической теории и практики, путях их решения, об образовательных системах и методах управления ими, о средствах обучения, воспитания и самообразования. В книге перечислены общекультурные и профессиональные компетенции, которыми должен овладеть специалист, даны перечень вопросов и заданий для самостоятельной работы и самоконтроля, примерная тематика рефератов и курсовых работ. Есть словарь терминов и понятий, используемых в изложении курса.</t>
   </si>
   <si>
     <t>978-5-534-21134-4</t>
   </si>
   <si>
     <t>(88+74.00)я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>Издание является модулем дисциплины «Политология и социология». В учебном пособии изложен систематический курс основ социологии. Рассматривается место социологии в системе общественных наук, общество как объект изучения социологии и как социокультурной системы. В связи с этим раскрывается содержание социальных общностей, социальных и этносоциальных отношений, сущность социальных процессов, дается характеристика социальных институтов и организаций. Особое внимание обращается на понимание личности, ее роли и социальное поведение. В освоении курса социологии студентам поможет словарь терминов, содержащий как общенаучные, философские характеристики социологии, так и, что особенно важно, раскрытие содержания методов получения и обработки социологических данных.</t>
+    <t>В учебном пособии изложен систематический курс основ социологии. Рассматривается место социологии в системе общественных наук, общество как объект изучения социологии и как социокультурной системы. В связи с этим раскрывается содержание социальных общностей, социальных и этносоциальных отношений, сущность социальных процессов, дается характеристика социальных институтов и организаций. Особое внимание обращается на понимание личности, ее роли и социальное поведение. В освоении курса социологии студентам поможет словарь терминов, содержащий как общенаучные, философские характеристики социологии, так и, что особенно важно, раскрытие содержания методов получения и обработки социологических данных.</t>
   </si>
   <si>
     <t>978-5-534-06967-9</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>28.11.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебнике изложен систематический курс основ социологии. Рассматривается место социологии в системе общественных наук, общество как объект изучения социологии и как социокультурной системы. В связи с этим раскрывается содержание социальных общностей, социальных и этносоциальных отношений, сущность социальных процессов, дается характеристика социальных институтов и организаций. Особое внимание обращается на понимание личности, ее роли и социальное поведение. В освоении курса социологии студентам поможет словарь терминов, содержащий как общенаучные, философские характеристики социологии, так и, что особенно важно, раскрытие содержания методов получения и обработки социологических данных.</t>
   </si>
   <si>
     <t>978-5-534-09335-3</t>
   </si>
   <si>
     <t>60.5я723</t>
   </si>
 </sst>
 </file>
 
@@ -1130,269 +1133,269 @@
       <c r="K8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="9">
         <v>659.0</v>
       </c>
       <c r="M8" s="9">
         <v>719.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.159</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>559425</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>724</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L9" s="9">
         <v>2539.0</v>
       </c>
       <c r="M9" s="9">
         <v>2789.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Y9" s="8">
         <v>0.707</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>598670</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>138</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L10" s="9">
         <v>749.0</v>
       </c>
       <c r="M10" s="9">
         <v>819.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.185</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>598672</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>138</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L11" s="9">
         <v>749.0</v>
       </c>
       <c r="M11" s="9">
         <v>819.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.185</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>