--- v4 (2026-07-05)
+++ v5 (2026-09-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>05.07.2026</t>
+    <t>04.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>