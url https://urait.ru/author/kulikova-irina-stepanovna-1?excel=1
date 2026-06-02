--- v1 (2026-03-31)
+++ v2 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>31.03.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>21.11.2012</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ЯЗЫКОЗНАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Куликова И. С., Салмина Д. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Общее языкознание</t>
   </si>
   <si>
-    <t>Настоящий учебник является новаторским в области языкознания — с точки зрения и содержания, и композиции. В нем соответствующие программе дисциплины теоретические материалы дополнены актуальными для современной лингвистики темами «Язык и культура. Языковая картина мира», «Язык и личность». Инновацией в композиционным плане является наличие хрестоматийной составляющей — фрагментов лингвистических работ, статей, монографий, словарей (со ссылками на электронные ресурсы). Такое отступление от традиции в плане подачи материала обусловлено стремлением авторов приблизить содержание учебника к достижениям современной лингвистики и актуальным проблемам современной языковой ситуации в мире и нашей стране. Учебно-методический материал включает вопросы для самопроверки, задания для практических занятий, кейсы, списки рекомендуемой литературы в конце глав, алфавитно-предметный указатель и литературу в конце книги.</t>
+    <t>Настоящий учебник является новаторским в области языкознания — с точки зрения и содержания, и композиции. В нем материалы дополнены актуальными для современной лингвистики темами «Язык и культура. Языковая картина мира», «Язык и личность». Инновацией в композиционным плане является наличие хрестоматийной составляющей. Учебно-методический материал включает вопросы для самопроверки, задания для практических занятий, кейсы, списки рекомендуемой литературы в конце глав, алфавитно-предметный указатель и литературу в конце книги.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17270-6</t>
   </si>
   <si>
     <t>81я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.05.2021</t>
   </si>
   <si>
     <t>ПРОБЛЕМЫ СОВРЕМЕННОГО ТЕРМИНОВЕДЕНИЯ. ЛИНГВИСТИЧЕСКИЕ ТЕРМИНЫ ЗА ПРЕДЕЛАМИ СПЕЦИАЛЬНОГО ТЕКСТА. Учебник для вузов</t>
   </si>
   <si>
     <t>Салмина Д. В., Куликова И. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Предлагаемое учебное пособие посвящено актуальной как для современного терминоведения проблеме жизни специального термина за пределами собственно научного дискурса, так и для изучения активных процессов, протекающих в сфере современной полидискурсной коммуникации. Предметом исследования является лингвистическая терминология, в основном известная по школьному курсу. Описание 45 таких грамматических, лексических, орфографических и др. терминов-«мигрантов» выполнено на обширном материале, извлеченном из Национального корпуса русского языка (более 30 000 вхождений терминов). Тщательное рассмотрение контекстов-метарефлексивов помогло выявить не только количественное различие миграционных тенденций терминов, но и описать разные по степени глубины процессы их детерминологизации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано не только терминоведам, но и специалистам в области лексикологии, лексикографии, стилистики, речевой коммуникации, а также учителям средней школы как возможное пособие для элективного курса русского языка.</t>
+    <t>Предлагаемое учебное пособие посвящено актуальной как для современного терминоведения проблеме жизни специального термина за пределами собственно научного дискурса, так и для изучения активных процессов, протекающих в сфере современной полидискурсной коммуникации. Предметом исследования является лингвистическая терминология, в основном известная по школьному курсу. Описание 45 таких грамматических, лексических, орфографических и др. терминов-«мигрантов» выполнено на обширном материале, извлеченном из Национального корпуса русского языка (более 30 000 вхождений терминов). Тщательное рассмотрение контекстов-метарефлексивов помогло выявить не только количественное различие миграционных тенденций терминов, но и описать разные по степени глубины процессы их детерминологизации.</t>
   </si>
   <si>
     <t>978-5-534-14384-3</t>
   </si>
   <si>
     <t>81.053я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>