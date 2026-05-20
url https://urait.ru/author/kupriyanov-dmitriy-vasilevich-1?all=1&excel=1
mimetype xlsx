--- v1 (2026-03-20)
+++ v2 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>20.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс направлен на решение практических, важных для каждого современного профессионала задач. Целью является обеспечение студентов инструментами, которые позволят успешно встречать информационные и технологические вызовы как в процессе учебы, так и в последующей профессиональной деятельности. Многие вопросы в курсе только обозначаются, а не расписываются детально, и автор делает это осознанно, ставя целью научить студента работать с офисными приложениями, со справочными системами, с ресурсами Интернета. Материал достаточно универсален, поскольку ориентирован на студентов различного уровня исходных знаний. Курс включает дополнительный практический материал, размещенный на Образовательной платформе «Юрайт» (urait.ru). Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20826-9</t>
   </si>
   <si>
     <t>32.81я723</t>
   </si>
   <si>
     <t>25.01.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ИНФОРМАТИКА 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Полякова В.П.</t>
   </si>
   <si>
-    <t>Информационные технологии в отраслях</t>
+    <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные аспекты процессов информатизации и формирования информационного общества, теоретические основы, понятия и определения информатики и экономической информатики, техническая и программная база информационных систем и технологий, базовые информационные технологии для решения экономических и управленческих задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей экономических вузов.</t>
   </si>
   <si>
     <t>978-5-534-16079-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>