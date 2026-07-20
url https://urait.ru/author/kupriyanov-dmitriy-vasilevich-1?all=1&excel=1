--- v2 (2026-05-20)
+++ v3 (2026-07-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>21.05.2026</t>
+    <t>20.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Курс направлен на решение практических, важных для каждого современного профессионала задач. Целью является обеспечение студентов инструментами, которые позволят успешно встречать информационные и технологические вызовы как в процессе учебы, так и в последующей профессиональной деятельности. Многие вопросы в курсе только обозначаются, а не расписываются детально, и автор делает это осознанно, ставя целью научить студента работать с офисными приложениями, со справочными системами, с ресурсами Интернета. Материал достаточно универсален, поскольку ориентирован на студентов различного уровня исходных знаний. Курс включает дополнительный практический материал, размещенный на Образовательной платформе «Юрайт» (urait.ru). Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей гуманитарных вузов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20827-6</t>
   </si>
   <si>
     <t>32.81я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс направлен на решение практических, важных для каждого современного профессионала задач. Целью является обеспечение студентов инструментами, которые позволят успешно встречать информационные и технологические вызовы как в процессе учебы, так и в последующей профессиональной деятельности. Многие вопросы в курсе только обозначаются, а не расписываются детально, и автор делает это осознанно, ставя целью научить студента работать с офисными приложениями, со справочными системами, с ресурсами Интернета. Материал достаточно универсален, поскольку ориентирован на студентов различного уровня исходных знаний. Курс включает дополнительный практический материал, размещенный на Образовательной платформе «Юрайт» (urait.ru). Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования.</t>
+    <t>Курс направлен на решение практических, важных для каждого современного профессионала задач. Целью является обеспечение студентов инструментами, которые позволят успешно встречать информационные и технологические вызовы как в процессе учебы, так и в последующей профессиональной деятельности. Многие вопросы в курсе только обозначаются, а не расписываются детально, и автор делает это осознанно, ставя целью научить студента работать с офисными приложениями, со справочными системами, с ресурсами Интернета. Материал достаточно универсален, поскольку ориентирован на студентов различного уровня исходных знаний.</t>
   </si>
   <si>
     <t>978-5-534-20826-9</t>
   </si>
   <si>
     <t>32.81я723</t>
   </si>
   <si>
     <t>25.01.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ИНФОРМАТИКА 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Полякова В.П.</t>
   </si>
   <si>
     <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные аспекты процессов информатизации и формирования информационного общества, теоретические основы, понятия и определения информатики и экономической информатики, техническая и программная база информационных систем и технологий, базовые информационные технологии для решения экономических и управленческих задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей экономических вузов.</t>
   </si>
   <si>
     <t>978-5-534-16079-6</t>
   </si>