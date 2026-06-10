--- v2 (2026-02-27)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>27.02.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,132 +157,132 @@
   <si>
     <t>Содержание курса знакомит с многообразием видов народных художественных промыслов России и стилистическим своеобразием их произведений, раскрывает основные аспекты формирования, развития и современного бытования традиционного прикладного искусства России, преемственность художественных и стилистических особенностей языка его конкретных видов, специфику интерпретации традиций в творчестве художников XXI в. Курс представляет собой комплекс материалов для самостоятельной и внеаудиторной работы, включает информационные и справочные материалы, словари и списки литературы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, изучающих декоративно-прикладное искусство и народные промыслы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13967-9</t>
   </si>
   <si>
     <t>85.12я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.02.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИСКУССТВ. XIX ВЕК: РОМАНТИЗМ И РЕАЛИЗМ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Ванюшкина Л. М., Куракина И. И., Тихомиров С. А.</t>
   </si>
   <si>
-    <t>Курс посвящен романтизму и реализму — двум ключевым направлениям искусства XIX в., культурной эпохи, в которой зарождалось искусство современности. Авторы приглашают студентов совершить путешествие в мир художественной культуры прошлого и столкнуться с основными вопросами, стоявшими перед человеком XIX века. Текстовый материал курса дополнен обширным практикумом. Читателю предлагается работа с рядом произведений изобразительного искусства, задания на анализ ключевых для того времени текстов, в которых представлены, в частности, мнения современных искусствоведов, включающие читателя в диалог между представителями различных художественных направлений и школ, в также выполнение творческих заданий. Курс призван создать многомерный образ искусства романтизма и реализма, помочь читателю выявить ключевые векторы развития художественной культуры XIX века. Материал курса включает как знакомые широкой публике, так и малоизвестные художественные произведения. Соответствует требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования, изучающим историю отечественного и зарубежного искусства.</t>
+    <t>Курс посвящен романтизму и реализму — двум ключевым направлениям искусства XIX в., культурной эпохи, в которой зарождалось искусство современности. Авторы приглашают студентов совершить путешествие в мир художественной культуры прошлого и столкнуться с основными вопросами, стоявшими перед человеком XIX века. Текстовый материал курса дополнен обширным практикумом. Читателю предлагается работа с рядом произведений изобразительного искусства, задания на анализ ключевых для того времени текстов, в которых представлены, в частности, мнения современных искусствоведов, включающие читателя в диалог между представителями различных художественных направлений и школ, в также выполнение творческих заданий. Курс призван создать многомерный образ искусства романтизма и реализма, помочь читателю выявить ключевые векторы развития художественной культуры XIX века. Материал курса включает как знакомые широкой публике, так и малоизвестные художественные произведения.</t>
   </si>
   <si>
     <t>978-5-534-18987-2</t>
   </si>
   <si>
     <t>85я723</t>
   </si>
   <si>
     <t>30.04.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИСКУССТВ. ВОЗРОЖДЕНИЕ И НОВОЕ ВРЕМЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Ванюшкина Л. М., Тихомиров С. А., Куракина И. И.</t>
   </si>
   <si>
-    <t>Данное издание хронологически охватывает историю искусства Ренессанса — как итальянского, так и Северного Возрождения, искусства XVII в. (Италии, Фландрии, Голландии, Испании, Франции) и эпохи Просвещения в Европе и России. Особенностью издания является то, что авторы видят свою задачу прежде всего в создании условий для творческого развития личности обучающихся в процессе общения с искусством. Издание рассчитано на активизацию самостоятельной внеаудиторной работы студентов, развитие их креативных способностей, формирование навыков собственной оценки произведений искусства различных эпох, выдвижение доказательных версий, гипотез, предположений. Соответствует требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник и практикум адресованы студентам образовательных учреждений среднего профессионального образования, изучающим историю искусства и мировую художественную культуру, и представляет собой материалы для самостоятельной внеаудиторной работы. В составе издания — вопросы и задания для самостоятельной, исследовательской, творческой деятельности, информационные и справочные материалы, словари и списки литературы.</t>
+    <t>Данное издание хронологически охватывает историю искусства Ренессанса — как итальянского, так и Северного Возрождения, искусства XVII в. (Италии, Фландрии, Голландии, Испании, Франции) и эпохи Просвещения в Европе и России. Особенностью издания является то, что авторы видят свою задачу прежде всего в создании условий для творческого развития личности обучающихся в процессе общения с искусством. Издание рассчитано на активизацию самостоятельной внеаудиторной работы студентов, развитие их креативных способностей, формирование навыков собственной оценки произведений искусства различных эпох, выдвижение доказательных версий, гипотез, предположений. Соответствует требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-13474-2</t>
   </si>
   <si>
     <t>24.04.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИСКУССТВ. ДРЕВНИЙ МИР И СРЕДНЕВЕКОВЬЕ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Ванюшкина Л. М., Тихомиров С. А., Куракина И. И., Дмитриева Л. В.</t>
   </si>
   <si>
-    <t>Данный курс состоит из двух частей. В первой части представлен хронологический отрезок по истории искусства Древнего мира: от возникновения искусства в первобытном обществе до художественной культуры Древнего Рима. Во второй части — история искусства Средневековья: от раннехристианского искусства до культуры Западной Европы XIV столетия, включая средневековое искусство Востока и историю отечественного искусства от Киевской Руси до XVIII века. Курс рассчитан на активизацию самостоятельной внеаудиторной работы студентов, развитие их креативных способностей, формирование навыков собственной оценки произведений искусства различных эпох, выдвижение доказательных версий, гипотез, предположений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Данный учебник и практикум состоит из двух частей. В первой части представлен хронологический отрезок по истории искусства Древнего мира: от возникновения искусства в первобытном обществе до художественной культуры Древнего Рима. Во второй части — история искусства Средневековья: от раннехристианского искусства до культуры Западной Европы XIV столетия, включая средневековое искусство Востока и историю отечественного искусства от Киевской Руси до XVIII века. Издание рассчитано на активизацию самостоятельной внеаудиторной работы студентов, развитие их креативных способностей, формирование навыков собственной оценки произведений искусства различных эпох, выдвижение доказательных версий, гипотез, предположений. Представлены материалы для самостоятельной внеаудиторной работы. В составе книги присутствуют вопросы и задания для самостоятельной, исследовательской, творческой деятельности, информационные и справочные материалы, словари и списки литературы.</t>
   </si>
   <si>
     <t>978-5-534-13459-9</t>
   </si>
   <si>
     <t>24.08.2020</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ТРАДИЦИОННОГО ПРИКЛАДНОГО ИСКУССТВА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Содержание курса знакомит с многообразием видов народных художественных промыслов России и стилистическим своеобразием их произведений, раскрывает основные аспекты формирования, развития и современного бытования традиционного прикладного искусства России, преемственность художественных и стилистических особенностей языка его конкретных видов, специфику интерпретации традиций в творчестве художников XXI в. Курс представляет собой комплекс материалов для самостоятельной и внеаудиторной работы, включает информационные и справочные материалы, словари и списки литературы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих теорию и историю народного и традиционного прикладного искусства.</t>
   </si>
   <si>
     <t>978-5-534-13609-8</t>
   </si>
   <si>
     <t>85.12я73</t>
   </si>
   <si>
     <t>11.11.2024</t>
   </si>
   <si>
     <t>ХУДОЖЕСТВЕННАЯ ВЫШИВКА, КРУЖЕВОПЛЕТЕНИЕ, РОСПИСЬ ПО ТКАНИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Содержание данного курса знакомит обучающихся с самыми распространенными видами традиционного прикладного искусства в России и стилистическим своеобразием их произведений, раскрывает основные аспекты формирования, развития и современного бытования традиционного прикладного искусства России, преемственность художественных и стилистических особенностей языка его конкретных видов. Курс представляет собой комплекс материалов для самостоятельной и внеаудиторной работы, включает информационные и справочные материалы, словари и списки литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих теорию и историю народного и традиционного прикладного искусства.</t>
   </si>
   <si>
     <t>978-5-534-21010-1</t>
   </si>
   <si>
     <t>ХУДОЖЕСТВЕННАЯ ВЫШИВКА, КРУЖЕВОПЛЕТЕНИЕ, РОСПИСЬ ПО ТКАНИ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t xml:space="preserve"> И. И. Куракина.</t>
   </si>
   <si>
-    <t>Содержание курса знакомит с многообразием видов народных художественных промыслов России и стилистическим своеобразием их произведений, раскрывает основные аспекты формирования, развития и современного бытования традиционного прикладного искусства России, преемственность художественных и стилистических особенностей языка его конкретных видов, специфику интерпретации традиций в творчестве художников XXI в. Курс представляет собой комплекс материалов для самостоятельной и внеаудиторной работы, Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Содержание курса знакомит с многообразием видов народных художественных промыслов России и стилистическим своеобразием их произведений, раскрывает основные аспекты формирования, развития и современного бытования традиционного прикладного искусства России, преемственность художественных и стилистических особенностей языка его конкретных видов, специфику интерпретации традиций в творчестве художников XXI в. Курс представляет собой комплекс материалов для самостоятельной и внеаудиторной работы, включает информационные и справочные материалы, словари и списки литературы.</t>
   </si>
   <si>
     <t>978-5-534-21011-8</t>
   </si>
   <si>
     <t>26.11.2024</t>
   </si>
   <si>
     <t>ХУДОЖЕСТВЕННАЯ ОБРАБОТКА МЕТАЛЛА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Содержание курса знакомит читателей со стилистическим своеобразием произведений таких традиционных ремесел, как художественная обработка металла, ювелирное искусство и декоративная роспись по металлу, и раскрывает специфику интерпретации традиций в творчестве художников XXI в. Курс представляет собой комплекс материалов для самостоятельной и внеаудиторной работы, включает информационные и справочные материалы, словари и списки литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих теорию и историю народного и традиционного прикладного искусства.</t>
   </si>
   <si>
     <t>978-5-534-20403-2</t>
   </si>
   <si>
     <t>ХУДОЖЕСТВЕННАЯ ОБРАБОТКА МЕТАЛЛА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Содержание курса знакомит читателей со стилистическим своеобразием произведений таких традиционных ремесел, как художественная обработка металла, ювелирное искусство и декоративная роспись по металлу, и раскрывает специфику интерпретации традиций в творчестве художников XXI в. Курс представляет собой комплекс материалов для самостоятельной и внеаудиторной работы, включает информационные и справочные материалы, словари и списки литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, изучающих теорию и историю народного и традиционного прикладного искусства.</t>
   </si>
   <si>
     <t>978-5-534-21217-4</t>
   </si>
@@ -666,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dekorativno-prikladnoe-iskusstvo-i-narodnye-promysly-567091" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-xix-vek-romantizm-i-realizm-589422" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-vozrozhdenie-i-novoe-vremya-543788" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-drevniy-mir-i-srednevekove-563878" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-istoriya-tradicionnogo-prikladnogo-iskusstva-567007" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-vyshivka-kruzhevopletenie-rospis-po-tkani-559151" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-vyshivka-kruzhevopletenie-rospis-po-tkani-559152" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-metalla-569323" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-metalla-569329" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dekorativno-prikladnoe-iskusstvo-i-narodnye-promysly-567091" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-xix-vek-romantizm-i-realizm-589422" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-vozrozhdenie-i-novoe-vremya-588326" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-drevniy-mir-i-srednevekove-586077" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-istoriya-tradicionnogo-prikladnogo-iskusstva-567007" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-vyshivka-kruzhevopletenie-rospis-po-tkani-559151" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-vyshivka-kruzhevopletenie-rospis-po-tkani-559152" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-metalla-569323" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hudozhestvennaya-obrabotka-metalla-569329" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1031,139 +1031,139 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.618</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>543788</v>
+        <v>588326</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>484</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2309.0</v>
+        <v>2469.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2539.0</v>
+        <v>2719.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.706</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>563878</v>
+        <v>586077</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>538</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2719.0</v>
       </c>
       <c r="M8" s="9">
         <v>2989.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>