--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>