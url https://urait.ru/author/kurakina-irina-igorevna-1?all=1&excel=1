--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -918,54 +918,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>414</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2459.0</v>
+        <v>2579.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2699.0</v>
+        <v>2839.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -988,54 +988,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>411</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1709.0</v>
+        <v>1789.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1879.0</v>
+        <v>1969.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1058,54 +1058,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>484</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2469.0</v>
+        <v>2599.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2719.0</v>
+        <v>2859.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1128,54 +1128,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>538</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2719.0</v>
+        <v>2859.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2989.0</v>
+        <v>3139.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1198,54 +1198,54 @@
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>414</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2459.0</v>
+        <v>2579.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2699.0</v>
+        <v>2839.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
@@ -1268,54 +1268,54 @@
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>109</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="9">
-        <v>769.0</v>
+        <v>809.0</v>
       </c>
       <c r="M10" s="9">
-        <v>849.0</v>
+        <v>889.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>71</v>
       </c>
@@ -1338,54 +1338,54 @@
       <c r="B11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>109</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="9">
-        <v>769.0</v>
+        <v>809.0</v>
       </c>
       <c r="M11" s="9">
-        <v>849.0</v>
+        <v>889.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>75</v>
       </c>
@@ -1408,54 +1408,54 @@
       <c r="B12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>93</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="9">
-        <v>709.0</v>
+        <v>739.0</v>
       </c>
       <c r="M12" s="9">
-        <v>779.0</v>
+        <v>809.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>79</v>
       </c>
@@ -1478,54 +1478,54 @@
       <c r="B13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>93</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="L13" s="9">
-        <v>709.0</v>
+        <v>739.0</v>
       </c>
       <c r="M13" s="9">
-        <v>779.0</v>
+        <v>809.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>82</v>
       </c>