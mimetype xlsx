--- v1 (2026-02-20)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>20.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>