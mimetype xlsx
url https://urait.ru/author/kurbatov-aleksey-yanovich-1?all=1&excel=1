--- v2 (2026-04-12)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>12.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,63 +169,63 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>НЕКОММЕРЧЕСКИЕ ОРГАНИЗАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Курс состоит из трех тем, каждая из которых снабжена вопросами для самоконтроля, литературой для изучения и практическими заданиями. Предназначен для обучающихся по направлениям подготовки: 40.03.01 «Юриспруденция» (уровень бакалавриата) и 40.04.01 «Юриспруденция» (уровень магистратуры). Материал курса соответствует федеральным государственным образовательным стандартам высшего образования и направлен на формирование у обучающихся необходимых общекультурных, общепрофессиональных и профессиональных компетенций. Подготовлено при информационной поддержке СПС «КонсультантПлюс». Для обучающихся в высших учебных заведениях по юридическим направлениям; преподавателей и всех интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-14983-8</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
-    <t>20.04.2023</t>
-[...2 lines deleted...]
-    <t>ПРАВОВОЕ РЕГУЛИРОВАНИЕ НЕСОСТОЯТЕЛЬНОСТИ (БАНКРОТСТВА) 4-е изд., пер. и доп. Учебник для вузов</t>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>Правовое регулирование несостоятельности (банкротства) 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Пирогова Е. С., Курбатов А. Я.</t>
   </si>
   <si>
-    <t>В курсе рассматривается история развития института несостоятельности (банкротства) в России, дается характеристика современного правового регулирования отношений, связанных с банкротством, анализируется основная юридическая цель данного института. Раскрываются понятие, признаки и критерии несостоятельности, показывается соотношение ликвидации юридического лица по общим основаниям и в связи с банкротством, рассказывается о порядке опубликования сведений о несостоятельности. Кроме того, в издании раскрывается авторская концепция ограничения правоспособности и дееспособности должников при банкротстве. Курс снабжен вопросами и заданиями для самоконтроля, анализом судебной практики, списком рекомендуемой литературы. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16436-7</t>
+    <t>В курсе рассматривается история развития института несостоятельности (банкротства) в России, дается характеристика современного правового регулирования отношений, связанных с банкротством, анализируется основная юридическая цель данного института. Раскрываются понятие, признаки и критерии несостоятельности, показывается соотношение ликвидации юридического лица по общим основаниям и в связи с банкротством, рассказывается о порядке опубликования сведений о несостоятельности. Кроме того, в издании раскрывается авторская концепция ограничения правоспособности и дееспособности должников при банкротстве. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-21820-6</t>
   </si>
   <si>
     <t>27.10.2023</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ НЕСОСТОЯТЕЛЬНОСТИ (БАНКРОТСТВА) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Гражданский и арбитражный процесс</t>
   </si>
   <si>
     <t>В настоящем курсе рассматриваются правовая природа и сущность несостоятельности, анализируются законодательство о несостоятельности (банкротстве), особенности производства по делам несостоятельности, система мер по предупреждению несостоятельности, процедуры банкротства, включая упрощенные процедуры. Особое внимание уделяется анализу процедур банкротства отдельных категорий должников: сельскохозяйственных и финансовых организаций, стратегических предприятий и организаций, субъектов естественных монополий, а также банкротства граждан. Подготовлен при информационной поддержке СПС «КонсультантПлюс». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Адресован обучающимся и преподавателям юридических и экономических вузов и факультетов, практикующим юристам, а также всем лицам, интересующимся вопросами несостоятельности (банкротства).</t>
   </si>
   <si>
     <t>978-5-534-17650-6</t>
   </si>
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО. Учебник для вузов</t>
   </si>
@@ -654,51 +654,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-pravo-rossii-582553" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nekommercheskie-organizacii-588437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-nesostoyatelnosti-bankrotstva-560377" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-nesostoyatelnosti-bankrotstva-588438" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/predprinimatelskoe-pravo-589616" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/problemy-primeneniya-norm-grazhdanskogo-prava-588319" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-567590" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-pravo-rossii-582553" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nekommercheskie-organizacii-588437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-nesostoyatelnosti-bankrotstva-582217" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-nesostoyatelnosti-bankrotstva-588438" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/predprinimatelskoe-pravo-589616" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/problemy-primeneniya-norm-grazhdanskogo-prava-588319" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-567590" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1019,115 +1019,115 @@
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.39</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>560377</v>
+        <v>582217</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1799.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1979.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.529</v>
+        <v>0.544</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588438</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>