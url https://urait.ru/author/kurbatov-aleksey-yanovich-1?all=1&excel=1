--- v3 (2026-06-03)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>03.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>