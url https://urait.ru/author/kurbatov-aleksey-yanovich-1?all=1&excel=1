--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>26.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,105 +169,135 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>НЕКОММЕРЧЕСКИЕ ОРГАНИЗАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Курс состоит из трех тем, каждая из которых снабжена вопросами для самоконтроля, литературой для изучения и практическими заданиями. Предназначен для обучающихся по направлениям подготовки: 40.03.01 «Юриспруденция» (уровень бакалавриата) и 40.04.01 «Юриспруденция» (уровень магистратуры). Материал курса соответствует федеральным государственным образовательным стандартам высшего образования и направлен на формирование у обучающихся необходимых общекультурных, общепрофессиональных и профессиональных компетенций. Подготовлено при информационной поддержке СПС «КонсультантПлюс». Для обучающихся в высших учебных заведениях по юридическим направлениям; преподавателей и всех интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-14983-8</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ЭКОНОМИКИ 2-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>А.Я. Курбатов, В.А. Кондратьев, В.В. Шелудяев</t>
+  </si>
+  <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Предпринимательское и коммерческое право</t>
+  </si>
+  <si>
+    <t>Курс подготовлен авторским коллективом из представителей разных вузов, занимающихся проблемами правового обеспечения экономики. Охвачены все темы дисциплины. Для студентов и преподавателей средних специальных учебных заведений, а также практикующих юристов.</t>
+  </si>
+  <si>
+    <t>978-5-534-16996-6</t>
+  </si>
+  <si>
+    <t>67.404я723</t>
+  </si>
+  <si>
     <t>13.05.2026</t>
   </si>
   <si>
     <t>Правовое регулирование несостоятельности (банкротства) 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Пирогова Е. С., Курбатов А. Я.</t>
   </si>
   <si>
     <t>В курсе рассматривается история развития института несостоятельности (банкротства) в России, дается характеристика современного правового регулирования отношений, связанных с банкротством, анализируется основная юридическая цель данного института. Раскрываются понятие, признаки и критерии несостоятельности, показывается соотношение ликвидации юридического лица по общим основаниям и в связи с банкротством, рассказывается о порядке опубликования сведений о несостоятельности. Кроме того, в издании раскрывается авторская концепция ограничения правоспособности и дееспособности должников при банкротстве. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21820-6</t>
   </si>
   <si>
     <t>27.10.2023</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ НЕСОСТОЯТЕЛЬНОСТИ (БАНКРОТСТВА) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Гражданский и арбитражный процесс</t>
   </si>
   <si>
     <t>В настоящем курсе рассматриваются правовая природа и сущность несостоятельности, анализируются законодательство о несостоятельности (банкротстве), особенности производства по делам несостоятельности, система мер по предупреждению несостоятельности, процедуры банкротства, включая упрощенные процедуры. Особое внимание уделяется анализу процедур банкротства отдельных категорий должников: сельскохозяйственных и финансовых организаций, стратегических предприятий и организаций, субъектов естественных монополий, а также банкротства граждан. Подготовлен при информационной поддержке СПС «КонсультантПлюс». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Адресован обучающимся и преподавателям юридических и экономических вузов и факультетов, практикующим юристам, а также всем лицам, интересующимся вопросами несостоятельности (банкротства).</t>
   </si>
   <si>
     <t>978-5-534-17650-6</t>
   </si>
   <si>
-    <t>24.01.2024</t>
-[...17 lines deleted...]
-    <t>978-5-534-18607-9</t>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>А.Я. Курбатов [и др.]; под общей редакцией А.Я. Курбатова, Е.С. Пироговой.</t>
+  </si>
+  <si>
+    <t>Курс подготовлен авторским коллективом из представителей разных вузов, занимающихся проблемами предпринимательского права. Охвачены все темы дисциплины. Для студентов, аспирантов и преподавателей высших юридических учебных заведений, а также практикующих юристов.</t>
+  </si>
+  <si>
+    <t>978-5-534-20303-5</t>
   </si>
   <si>
     <t>67я73</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под общ. ред. Курбатова А.Я., Пироговой Е. С.</t>
+  </si>
+  <si>
+    <t>978-5-534-20307-3</t>
   </si>
   <si>
     <t>25.12.2020</t>
   </si>
   <si>
     <t>ПРОБЛЕМЫ ПРИМЕНЕНИЯ НОРМ ГРАЖДАНСКОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>В книге рассматриваются общие вопросы применения норм гражданского права, связанные с их толкованием, учетом принципов права, разрешением возникающих с участием данных норм коллизий, а также применения таких институтов гражданского права, как недействительность и незаключенность договоров, гражданско-правовая ответственность. Указанные вопросы рассматриваются на конкретных примерах с учетом теоретических подходов, а также практики высших судов (Конституционного Суда РФ, Верховного Суда РФ, Высшего Арбитражного Суда РФ). Особое внимание уделено проблемам, возникшим после изменения норм первой части Гражданского кодекса РФ. Книга адресована всем, кто интересуется проблемами гражданского права: студентам, аспирантам, преподавателям, ученым, юристам-практикам.</t>
   </si>
   <si>
     <t>978-5-534-13456-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>04.06.2021</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКИЕ ЛИЦА. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящий курс подготовлен коллективом авторов кафедры гражданского права Российского государственного университета правосудия. В издании в систематизированном виде изложены особенности гражданско-правового положения юридических лиц отдельных организационно-правовых форм, типов и видов, а также юридических лиц, созданных для осуществления деятельности в определенных сферах. В конце каждой темы дается список вопросов для самоконтроля и литература для самостоятельного изучения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования и направлен на формирование у обучающихся необходимых компетенций. Подготовлено при информационной поддержке СПС «КонсультантПлюс». Для обучающихся в высших учебных заведениях по направлениям подготовки: 40.03.01 «Юриспруденция» (уровень бакалавриата) и 40.04.01 «Юриспруденция» (уровень магистратуры), преподавателей и всех интересующихся гражданским правом.</t>
   </si>
@@ -654,59 +684,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-pravo-rossii-582553" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nekommercheskie-organizacii-588437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-nesostoyatelnosti-bankrotstva-582217" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-nesostoyatelnosti-bankrotstva-588438" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/predprinimatelskoe-pravo-589616" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/problemy-primeneniya-norm-grazhdanskogo-prava-588319" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-567590" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-pravo-rossii-582553" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nekommercheskie-organizacii-588437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-ekonomiki-600291" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-nesostoyatelnosti-bankrotstva-582217" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-nesostoyatelnosti-bankrotstva-588438" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/predprinimatelskoe-pravo-obschaya-chast-600444" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/predprinimatelskoe-pravo-osobennaya-chast-600445" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/problemy-primeneniya-norm-grazhdanskogo-prava-588319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-567590" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -765,51 +795,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -906,54 +936,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>415</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2149.0</v>
+        <v>2259.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2359.0</v>
+        <v>2479.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -976,455 +1006,597 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>223</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1269.0</v>
+        <v>1329.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1399.0</v>
+        <v>1459.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.39</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>582217</v>
+        <v>600291</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>350</v>
+        <v>123</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="L7" s="9">
-        <v>1849.0</v>
+        <v>579.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2029.0</v>
+        <v>639.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.544</v>
+        <v>0.167</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>588438</v>
+        <v>582217</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>321</v>
+        <v>350</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1719.0</v>
+        <v>1949.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1889.0</v>
+        <v>2139.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.509</v>
+        <v>0.544</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>589616</v>
+        <v>588438</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>697</v>
+        <v>321</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2439.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2679.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.855</v>
+        <v>0.509</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>588319</v>
+        <v>600444</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>153</v>
+        <v>497</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>759.0</v>
+        <v>2129.0</v>
       </c>
       <c r="M10" s="9">
-        <v>829.0</v>
+        <v>2339.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.243</v>
+        <v>0.722</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>567590</v>
+        <v>600445</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>372</v>
+        <v>152</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1959.0</v>
+        <v>789.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2149.0</v>
+        <v>869.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
+        <v>0.304</v>
+      </c>
+      <c r="Z11" s="6"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="8">
+        <v>588319</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" s="6"/>
+      <c r="G12" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="6"/>
+      <c r="I12" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J12" s="8">
+        <v>153</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L12" s="9">
+        <v>799.0</v>
+      </c>
+      <c r="M12" s="9">
+        <v>879.0</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="T12" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U12" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>0.243</v>
+      </c>
+      <c r="Z12" s="6"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="8">
+        <v>567590</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="6"/>
+      <c r="G13" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" s="6"/>
+      <c r="I13" s="8">
+        <v>2025</v>
+      </c>
+      <c r="J13" s="8">
+        <v>372</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L13" s="9">
+        <v>2049.0</v>
+      </c>
+      <c r="M13" s="9">
+        <v>2249.0</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V13" s="6"/>
+      <c r="W13" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y13" s="8">
         <v>0.571</v>
       </c>
-      <c r="Z11" s="6"/>
+      <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>