--- v2 (2026-05-02)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,63 +169,63 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>НЕКОММЕРЧЕСКИЕ ОРГАНИЗАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Курс состоит из трех тем, каждая из которых снабжена вопросами для самоконтроля, литературой для изучения и практическими заданиями. Предназначен для обучающихся по направлениям подготовки: 40.03.01 «Юриспруденция» (уровень бакалавриата) и 40.04.01 «Юриспруденция» (уровень магистратуры). Материал курса соответствует федеральным государственным образовательным стандартам высшего образования и направлен на формирование у обучающихся необходимых общекультурных, общепрофессиональных и профессиональных компетенций. Подготовлено при информационной поддержке СПС «КонсультантПлюс». Для обучающихся в высших учебных заведениях по юридическим направлениям; преподавателей и всех интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-14983-8</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
-    <t>20.04.2023</t>
-[...2 lines deleted...]
-    <t>ПРАВОВОЕ РЕГУЛИРОВАНИЕ НЕСОСТОЯТЕЛЬНОСТИ (БАНКРОТСТВА) 4-е изд., пер. и доп. Учебник для вузов</t>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>Правовое регулирование несостоятельности (банкротства) 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Пирогова Е. С., Курбатов А. Я.</t>
   </si>
   <si>
-    <t>В курсе рассматривается история развития института несостоятельности (банкротства) в России, дается характеристика современного правового регулирования отношений, связанных с банкротством, анализируется основная юридическая цель данного института. Раскрываются понятие, признаки и критерии несостоятельности, показывается соотношение ликвидации юридического лица по общим основаниям и в связи с банкротством, рассказывается о порядке опубликования сведений о несостоятельности. Кроме того, в издании раскрывается авторская концепция ограничения правоспособности и дееспособности должников при банкротстве. Курс снабжен вопросами и заданиями для самоконтроля, анализом судебной практики, списком рекомендуемой литературы. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16436-7</t>
+    <t>В курсе рассматривается история развития института несостоятельности (банкротства) в России, дается характеристика современного правового регулирования отношений, связанных с банкротством, анализируется основная юридическая цель данного института. Раскрываются понятие, признаки и критерии несостоятельности, показывается соотношение ликвидации юридического лица по общим основаниям и в связи с банкротством, рассказывается о порядке опубликования сведений о несостоятельности. Кроме того, в издании раскрывается авторская концепция ограничения правоспособности и дееспособности должников при банкротстве. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-21820-6</t>
   </si>
   <si>
     <t>27.10.2023</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ НЕСОСТОЯТЕЛЬНОСТИ (БАНКРОТСТВА) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Гражданский и арбитражный процесс</t>
   </si>
   <si>
     <t>В настоящем курсе рассматриваются правовая природа и сущность несостоятельности, анализируются законодательство о несостоятельности (банкротстве), особенности производства по делам несостоятельности, система мер по предупреждению несостоятельности, процедуры банкротства, включая упрощенные процедуры. Особое внимание уделяется анализу процедур банкротства отдельных категорий должников: сельскохозяйственных и финансовых организаций, стратегических предприятий и организаций, субъектов естественных монополий, а также банкротства граждан. Подготовлен при информационной поддержке СПС «КонсультантПлюс». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Адресован обучающимся и преподавателям юридических и экономических вузов и факультетов, практикующим юристам, а также всем лицам, интересующимся вопросами несостоятельности (банкротства).</t>
   </si>
   <si>
     <t>978-5-534-17650-6</t>
   </si>
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО. Учебник для вузов</t>
   </si>
@@ -654,51 +654,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-pravo-rossii-582553" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nekommercheskie-organizacii-588437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-nesostoyatelnosti-bankrotstva-560377" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-nesostoyatelnosti-bankrotstva-588438" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/predprinimatelskoe-pravo-589616" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/problemy-primeneniya-norm-grazhdanskogo-prava-588319" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-567590" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-pravo-rossii-582553" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nekommercheskie-organizacii-588437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-nesostoyatelnosti-bankrotstva-582217" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-nesostoyatelnosti-bankrotstva-588438" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/predprinimatelskoe-pravo-589616" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/problemy-primeneniya-norm-grazhdanskogo-prava-588319" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-567590" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1019,115 +1019,115 @@
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.39</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>560377</v>
+        <v>582217</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1799.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1979.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.529</v>
+        <v>0.544</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588438</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>