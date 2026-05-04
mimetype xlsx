--- v1 (2026-02-11)
+++ v2 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>12.02.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>