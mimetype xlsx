--- v2 (2026-05-04)
+++ v3 (2026-07-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>04.05.2026</t>
+    <t>04.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>17.02.2020</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ ТУРИЗМА. ЦЕНТРАЛЬНАЯ И ЮЖНАЯ АМЕРИКА. Учебник для СПО</t>
   </si>
   <si>
     <t>В книге рассматриваются вопросы, связанные с историей и современным состоянием индустрии туризма и гостеприимства в Аргентине, Бразилии, Кубе, Мексике, Перу и Чили. Учебник знакомит с туризмом и сервисом с точки зрения экономики, статистики, а также дает возможность взглянуть на путешествие как на особую социально-гуманитарную деятельность. Ясный и точный слог повествования, рельефно выраженные образовательная и научная составляющие придают учебнику методическую ценность. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей учебных заведений туристического профиля, специалистов туриндустрии, гостиничного бизнеса, а также читателей, заинтересованных в повышении своей компетентности в указанной сфере.</t>
   </si>
   <si>
     <t>978-5-534-13375-2</t>
   </si>
   <si>
     <t>26.89(7)я723</t>
   </si>
   <si>
     <t>11.02.2020</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ ТУРИЗМА. ЦЕНТРАЛЬНАЯ И ЮЖНАЯ ЕВРОПА (ВЕНГРИЯ, ХОРВАТИЯ, СЛОВЕНИЯ, АЛБАНИЯ). Учебник для СПО</t>
   </si>
   <si>
     <t>Крючков А. А., Граве А. Г. ; Под ред. Кужеля Ю.Л.</t>
   </si>
   <si>
-    <t>Предмет курса — исторические традиции и современные тенденции развития туризма и гостеприимства в Албании, Венгрии, Хорватии и Словении. Различные практики туризма и гостеприимства рассматриваются здесь в их взаимосвязях с культурно-историческими традициями народов этих стран. В основе методологического подхода лежит представление о туризме и гостеприимстве как о видах деятельности, в которых проявляются не только экономические интересы участников, но и их ценностные ориентации и настроения в обществе. В то же время исследование современных процессов в сфере туризма и гостеприимства подкрепляется анализом объективных факторов и статистических данных. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей учебных заведений туристического профиля, аспирантов, специалистов туриндустрии, гостиничного бизнеса, а также читателей, которые интересуются данной темой и указанными странами.</t>
+    <t>Предмет настоящей книги — исторические традиции и современные тенденции развития туризма и гостеприимства в Албании, Венгрии, Хорватии и Словении. Как и в других томах цикла учебников «Туристское страноведение», различные практики туризма и гостеприимства рассматриваются здесь в их взаимосвязях с культурно-историческими традициями народов этих стран. В основе методологического подхода лежит представление о туризме и гостеприимстве как о видах деятельности, в которых проявляются не только экономические интересы участников, но и их ценностные ориентации и настроения в обществе. В то же время исследование современных процессов в сфере туризма и гостеприимства подкрепляется анализом объективных факторов и статистических данных.. Для студентов и преподавателей учебных заведений туристического профиля, аспирантов, специалистов туриндустрии, гостиничного бизнеса, а также читателей, которые интересуются данной темой и указанными странами.</t>
   </si>
   <si>
     <t>978-5-534-13340-0</t>
   </si>
   <si>
     <t>20.09.2018</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ ТУРИЗМА. ЮЖНАЯ ЕВРОПА. Учебник для СПО</t>
   </si>
   <si>
     <t>Иванова М. В., Сазонкина Л. В., Салас Лусуриага Е. Д., Кужель Ю. Л. ; под науч. ред. Кужеля Ю.Л.</t>
   </si>
   <si>
     <t>В издании применен оригинальный подход кизучению темы страноведения с позиций культурных традиций отражения реалий в «путевых заметках» и литературных произведениях известных писателей и философов, что делает книгу познавательной и интересной для читателя. Ценность учебника определяется привлечением большого количества иностранных источников. Каждая глава учебника — это комплексное и системное рассмотрение исторического пути развития туризма и гостеприимства, формирование традиций путешествий, а также подробный и качественный анализ современного состояния туристического и гостиничного бизнеса в отдельных странах.</t>
   </si>
   <si>
     <t>978-5-534-09810-5</t>
   </si>
   <si>
     <t>26.89(4)я73</t>
   </si>
   <si>
     <t>11.11.2019</t>
   </si>
@@ -286,51 +286,51 @@
   <si>
     <t>75+26.89я73</t>
   </si>
   <si>
     <t>ТУРИСТСКОЕ СТРАНОВЕДЕНИЕ. ЦЕНТРАЛЬНАЯ ЕВРОПА. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-07458-1</t>
   </si>
   <si>
     <t>ТУРИСТСКОЕ СТРАНОВЕДЕНИЕ. ЦЕНТРАЛЬНАЯ И ЮЖНАЯ АМЕРИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>В книге рассматриваются вопросы, связанные с историей и современным состоянием индустрии туризма и гостеприимства в Аргентине, Бразилии, Кубе, Мексике, Перу и Чили. Учебник знакомит с туризмом и сервисом с точки зрения экономики, статистики, а также дает возможность взглянуть на путешествие как на особую социально-гуманитарную деятельность. Ясный и точный слог повествования, рельефно выраженные образовательная и научная составляющие придают учебнику методическую ценность. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей учебных заведений туристического профиля, специалистов туриндустрии, гостиничного бизнеса, а также читателей, заинтересованных в повышении своей компетентности в указанной сфере.</t>
   </si>
   <si>
     <t>978-5-534-11614-4</t>
   </si>
   <si>
     <t>26.89(7)я73</t>
   </si>
   <si>
     <t>ТУРИСТСКОЕ СТРАНОВЕДЕНИЕ. ЦЕНТРАЛЬНАЯ И ЮЖНАЯ ЕВРОПА (АЛБАНИЯ, ВЕНГРИЯ, ХОРВАТИЯ, СЛОВЕНИЯ). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предмет настоящей курса — исторические традиции и современные тенденции развития туризма и гостеприимства в Албании, Венгрии, Хорватии и Словении. Различные практики туризма и гостеприимства рассматриваются здесь в их взаимосвязях с культурно-историческими традициями народов этих стран. В основе методологического подхода лежит представление о туризме и гостеприимстве как о видах деятельности, в которых проявляются не только экономические интересы участников, но и их ценностные ориентации и настроения в обществе. В то же время исследование современных процессов в сфере туризма и гостеприимства подкрепляется анализом объективных факторов и статистических данных.</t>
+    <t>Предмет настоящей книги — исторические традиции и современные тенденции развития туризма и гостеприимства в Албании, Венгрии, Хорватии и Словении. Как и в других томах цикла учебников «Туристское страноведение», различные практики туризма и гостеприимства рассматриваются здесь в их взаимосвязях с культурно-историческими традициями народов этих стран. В основе методологического подхода лежит представление о туризме и гостеприимстве как о видах деятельности, в которых проявляются не только экономические интересы участников, но и их ценностные ориентации и настроения в обществе. В то же время исследование современных процессов в сфере туризма и гостеприимства подкрепляется анализом объективных факторов и статистических данных.</t>
   </si>
   <si>
     <t>978-5-534-12533-7</t>
   </si>
   <si>
     <t>21.09.2018</t>
   </si>
   <si>
     <t>ТУРИСТСКОЕ СТРАНОВЕДЕНИЕ. ЮЖНАЯ ЕВРОПА. Учебник для вузов</t>
   </si>
   <si>
     <t>Иванова М. В., Сазонкина Л. В., Салас Лусуриага Е. Д. ; под науч. ред. Кужеля Ю.Л.</t>
   </si>
   <si>
     <t>В издании применен оригинальный подход к изучению темы страноведения с позиции отражения реалий в «путевых заметках» и литературных произведениях известных писателей и философов, что делает книгу познавательной и интересной для читателя. Ценность учебника определяется привлечением большого количества иностранных источников. Каждая глава учебника — это комплексное и системное рассмотрение исторического пути развития туризма и гостеприимства, формирование традиций путешествий, а также подробный и качественный анализ современного состояния туристического и гостиничного бизнеса в отдельных странах.</t>
   </si>
   <si>
     <t>978-5-534-07456-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">