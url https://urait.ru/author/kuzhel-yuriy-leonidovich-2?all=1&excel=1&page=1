--- v3 (2026-07-03)
+++ v4 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>04.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>