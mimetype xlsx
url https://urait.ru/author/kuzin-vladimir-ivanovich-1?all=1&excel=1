--- v1 (2026-02-20)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>20.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>16.08.2021</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКОЕ УПРАВЛЕНИЕ В РЫБНОЙ ОТРАСЛИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>, Волкогон В. А. [и др.] ; Под общ. ред. Сергеева Л.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В настоящем курсе обобщаются теоретические положения программно-целевого подхода к стратегическому управлению производством на макроуровне и направления его развития. Рассматривается содержание природы экономической эффективности программного развития, предлагается авторский подход определения результативности программно-целевой деятельности рыбохозяйственной отрасли страны. Детально исследуются процессы целеполагания социально-экономического развития и теоретические положения программного установления стратегических целей рыбохозяйственной деятельности. Анализируются положения реализации действующих программ развития РХК и стратегического развития отрасли до 2030 г. Обобщаются вопросы цифровой экономики и внедрения цифровых платформ в деятельности рыбной отрасли. Исследуется контрактация использования государственных расходов РХК в рамках программного развития. Осуществлено построение эконометрических линейных моделей рыбной отрасли типа «затраты выпуск», разработана и реализована методика проведения аудита программных и непрограммных расходов РХК. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, магистратуры, курсантов, аспирантов, докторантов, слушателей системы подготовки и переподготовки кадров учебных заведений и работников НИИ рыбной отрасли.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14682-0</t>
   </si>
   <si>
     <t>65.054я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.12.2021</t>
   </si>
   <si>
     <t>ЭКОНОМИКА РЫБНОГО ХОЗЯЙСТВА. ЦИФРОВИЗАЦИЯ УПРАВЛЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Сергеева Л.И., Мнацаканяна А.Г.</t>
   </si>