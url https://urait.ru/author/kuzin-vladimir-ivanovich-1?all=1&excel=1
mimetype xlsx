--- v2 (2026-04-12)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>13.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>16.08.2021</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКОЕ УПРАВЛЕНИЕ В РЫБНОЙ ОТРАСЛИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>, Волкогон В. А. [и др.] ; Под общ. ред. Сергеева Л.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
-    <t>В настоящем курсе обобщаются теоретические положения программно-целевого подхода к стратегическому управлению производством на макроуровне и направления его развития. Рассматривается содержание природы экономической эффективности программного развития, предлагается авторский подход определения результативности программно-целевой деятельности рыбохозяйственной отрасли страны. Детально исследуются процессы целеполагания социально-экономического развития и теоретические положения программного установления стратегических целей рыбохозяйственной деятельности. Анализируются положения реализации действующих программ развития РХК и стратегического развития отрасли до 2030 г. Обобщаются вопросы цифровой экономики и внедрения цифровых платформ в деятельности рыбной отрасли. Исследуется контрактация использования государственных расходов РХК в рамках программного развития. Осуществлено построение эконометрических линейных моделей рыбной отрасли типа «затраты выпуск», разработана и реализована методика проведения аудита программных и непрограммных расходов РХК. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, магистратуры, курсантов, аспирантов, докторантов, слушателей системы подготовки и переподготовки кадров учебных заведений и работников НИИ рыбной отрасли.</t>
+    <t>В настоящем курсе обобщаются теоретические положения программно-целевого подхода к стратегическому управлению производством на макроуровне и направления его развития. Рассматривается содержание природы экономической эффективности программного развития, предлагается авторский подход определения результативности программно-целевой деятельности рыбохозяйственной отрасли страны. Детально исследуются процессы целеполагания социально-экономического развития и теоретические положения программного установления стратегических целей рыбохозяйственной деятельности. Анализируются положения реализации действующих программ развития РХК и стратегического развития отрасли до 2030 г. Обобщаются вопросы цифровой экономики и внедрения цифровых платформ в деятельности рыбной отрасли. Исследуется контрактация использования государственных расходов РХК в рамках программного развития.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14682-0</t>
   </si>
   <si>
     <t>65.054я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.12.2021</t>
   </si>
   <si>
     <t>ЭКОНОМИКА РЫБНОГО ХОЗЯЙСТВА. ЦИФРОВИЗАЦИЯ УПРАВЛЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Сергеева Л.И., Мнацаканяна А.Г.</t>
   </si>
   <si>
-    <t>Изучаются тенденции развития и цифровые платформы, подчеркиваются проблемы и стратегические направления деятельности рыбной отрасли России. Рассматриваются вопросы цифровизации воспроизводства стоимости общественного продукта, цифровых корпоративных управленческих отношений в сетевой экономике. Обобщаются вопросы сетевой трансформация в развитии экономической теории воспроизводства. Анализируется экономико-математическое моделирование бизнес-процессов рыбохозяйственных предприятий. Дается состояние и развитие процессов управления рыбохозяйственных предприятий в цифровой экономике. Анализируются процессы стоимостного управления в условиях цифровизации рыбной отрасли. Изучаются информационное обеспечение процесса управления предприятий рыбного хозяйства и пути внедрения цифровых систем и методов управления предприятий РХК. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Изучаются тенденции развития и цифровые платформы, подчеркиваются проблемы и стратегические направления деятельности рыбной отрасли России. Рассматриваются вопросы цифровизации воспроизводства стоимости общественного продукта, цифровых корпоративных управленческих отношений в сетевой экономике. Обобщаются вопросы сетевой трансформация в развитии экономической теории воспроизводства. Анализируется экономико-математическое моделирование бизнес-процессов рыбохозяйственных предприятий. Дается состояние и развитие процессов управления рыбохозяйственных предприятий в цифровой экономике. Анализируются процессы стоимостного управления в условиях цифровизации рыбной отрасли. Изучаются информационное обеспечение процесса управления предприятий рыбного хозяйства и пути внедрения цифровых систем и методов управления предприятий РХК.</t>
   </si>
   <si>
     <t>978-5-534-14841-1</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>