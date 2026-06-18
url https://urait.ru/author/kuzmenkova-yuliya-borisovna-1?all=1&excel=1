--- v2 (2026-03-04)
+++ v3 (2026-06-18)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>04.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,162 +133,165 @@
   <si>
     <t>02.07.2012</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК (A2–B2). Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кузьменкова Ю. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык</t>
   </si>
   <si>
-    <t>Данный курс, рассчитанный на 60—120 часов, адресован всем, кому необходимо систематизировать, закрепить или проверить свое знание основ английского языка и развить сформированные на предшествующих этапах обучения языковые и речевые навыки с целью создания и/или укрепления базы для успешного решения главной задачи вузовского обучения овладения английским языком для профессионального общения. К учебнику прилагаются аудиоматериалы, которые доступны на образовательной платформе «Юрайт» www.urait.ru. Соответствует федеральному государственному образовательному стандарту высшего профессионального образования. Курс содержит обширную подборку текстов и тем для дискуссии, что предполагает возможность его использования как для аудиторных, так и для самостоятельных занятий с такими категориями обучающихся, как студенты неязыковых вузов и колледжей, начиная с уровня Pre-Intermediate. Для студентов младших курсов неязыковых вузов и абитуриентов.</t>
+    <t>Данный курс, рассчитанный на 60 120 часов, адресован всем, кому необходимо систематизировать, закрепить или проверить свое знание основ английского языка и развить сформированные на предшествующих этапах обучения языковые и речевые навыки с целью создания и/или укрепления базы для успешного решения главной задачи вузовского обучения овладения английским языком для профессионального общения. К учебнику прилагаются аудиоматериалы, которые доступны на образовательной платформе «Юрайт» www.urait.ru. Соответствует федеральному государственному образовательному стандарту высшего профессионального образования. Курс содержит обширную подборку текстов и тем для дискуссии, что предполагает возможность его использования как для аудиторных, так и для самостоятельных занятий с такими категориями обучающихся, как студенты неязыковых вузов и колледжей, начиная с уровня Pre-Intermediate. Для студентов младших курсов неязыковых вузов и абитуриентов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15064-3</t>
   </si>
   <si>
     <t>81.2Англя73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>15.10.2014</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК (A2–B2). Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Данный курс, рассчитанный на 60—120 часов, адресован всем, кому необходимо систематизировать, закрепить или проверить свое знание основ английского языка и развить сформированные на предшествующих этапах обучения языковые и речевые навыки с целью создания и (или) укрепления базы для успешного решения главной задачи вузовского обучения — овладения английским языком для профессионального общения. К учебнику прилагаются дополнительные материалы в виде аудиотекстов, доступные на платформе «Юрайт» urait.ru, вопросы к которым представлены в книге. Учебник содержит большое количество разнообразных тестовых заданий, обширную подборку текстов и тем для дискуссии, что предполагает возможность его использования как для аудиторных, так и для самостоятельных занятий с такими категориями обучающихся, как студенты неязыковых колледжей, начиная с уровня Pre-Intermediate. Данный курс ставит целью систематизировать, закрепить и проверить знание основ английского языка и служит надежной базой для решения дальнейших задач профессионального обучения.</t>
+    <t>Данный курс ставит целью систематизировать, закрепить и проверить знание основ английского языка и служит надежной базой для решения дальнейших задач вузовского обучения. Учебник содержит большое количество разнообразных тестовых заданий, обширную подборку текстов и тем для дискуссий и предназначен для занятия со студентами неязыковых вузов и колледжей, а также для подготовки абитуриентов, начиная с уровня Pre-Intermediate. К учебнику прилагается аудиоматериалы, вопросы к которым представлены в книге. Аудиоматериалы доступны в карточке книги на сайте Образовательной платформы Юрайт.</t>
   </si>
   <si>
     <t>978-5-534-09154-0</t>
   </si>
   <si>
     <t>81.2Англ</t>
   </si>
   <si>
     <t>22.04.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК (БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ). 10—11 КЛАССЫ. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>Данный учебник ставит целью систематизировать, закрепить и проверить знание основ английского языка и служит надежной базой для решения дальнейших задач языкового обучения. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16225-7</t>
   </si>
   <si>
     <t>05.04.2012</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ СОЦИОЛОГОВ (A2). ENGLISH FOR SOCIAL STUDIES. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кузьменкова Ю. Б., Жаворонкова А. Р.</t>
   </si>
   <si>
+    <t>Английский язык в отдельных отраслях</t>
+  </si>
+  <si>
     <t>Данный курс адресован студентам неязыковых вузов (уровень (Pre-) Intermediate), специализирующимся в области социологии; он позволяет овладеть навыками англоязычного общенаучного (академического) и профессионального общения и может быть использован как для аудиторных, так и для самостоятельных занятий. Соответствует Федеральному государственному образовательному стандарту высшего профессионального образования третьего поколения. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-19601-6</t>
   </si>
   <si>
     <t>81.2Англ923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.06.2016</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ СПЕЦИАЛИСТОВ ПО СОЦИАЛЬНОЙ РАБОТЕ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс состоит из двух разделов: основного и дополнительного. Первый предназначен для работы под руководством преподавателя и может использоваться как основа для проектной работы, а второй для самостоятельной работы студентов и включает проверочные задания для повторения и ряд приложений. Большое внимание уделяется развитию навыков общения в профессиональной области. Этому способствуют использование аутентичных материалов (научные статьи социологической направленности), подбор профессиональной лексики, указания по самостоятельной работе студентов над проектами и презентациями. При создании курса за основу были взяты авторские внутривузовские разработки и учебные пособия, которые прошли успешную многолетнюю апробацию в Научном исследовательском университете «Высшая школа экономики» в Москве и региональных филиалах.</t>
   </si>
   <si>
     <t>978-5-534-19596-5</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>18.03.2020</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ТЕХНИЧЕСКИХ КОЛЛЕДЖЕЙ (A1). Учебник для СПО</t>
   </si>
   <si>
     <t>Курс ориентирован на студентов технических направлений, обладающих начальными знаниями английского языка, нацелен на устранение наиболее частотных ошибок и является коррективным для тех, кто не сдавал ЕГЭ по английскому языку при поступлении. Курс включает краткие сведения по основным разделам базового курса, а также раздел, посвященный использованию английского языка в различных ситуациях общения; содержит тесты, тренировочные задания (в том числе и на перевод), вопросы для повторения и самопроверки. Самостоятельная работа по использованию профессиональной лексики предполагает обращение к словарям, аудио- и видеоматериалам (ссылки на интернет-источники приведены в приложении). Курс адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по техническим направлениям, а также всем желающим закрепить свои знания английского языка.</t>
   </si>
   <si>
     <t>978-5-534-17397-0</t>
   </si>
   <si>
     <t>82.2я723</t>
   </si>
   <si>
     <t>24.09.2019</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ТЕХНИЧЕСКИХ НАПРАВЛЕНИЙ (A1). Учебник для вузов</t>
   </si>
   <si>
-    <t>Данное пособие, ориентированное на студентов технических направлений, обладающих начальными знаниями английского языка, нацелено на устранение наиболее частотных ошибок и является коррективным для тех, кто не сдавал ЕГЭ по английскому языку при поступлении. Пособие включает краткие сведения по основным разделам базового курса, а также раздел, посвященный использованию английского языка в различных ситуациях общения; содержит тесты, тренировочные задания (в том числе и на перевод), вопросы для повторения и самопроверки. Самостоятельная работа по использованию профессиональной лексики предполагает обращение к словарям, аудио- и видеоматериалам (ссылки на интернет-источники приведены в приложении).</t>
+    <t>Курс ориентирован на студентов технических направлений, обладающих начальными знаниями английского языка, нацелен на устранение наиболее частотных ошибок и является коррективным для тех, кто не сдавал ЕГЭ по английскому языку при поступлении. Курс включает краткие сведения по основным разделам базового курса, а также раздел, посвященный использованию английского языка в различных ситуациях общения; содержит тесты, тренировочные задания (в том числе и на перевод), вопросы для повторения и самопроверки. Самостоятельная работа по использованию профессиональной лексики предполагает обращение к словарям, аудио- и видеоматериалам (ссылки на интернет-источники приведены в приложении).</t>
   </si>
   <si>
     <t>978-5-534-17396-3</t>
   </si>
   <si>
     <t>82.2я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -654,51 +657,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-a2-b2-582721" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-a2-b2-560706" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-bazovyy-i-uglublennyy-urovni-10-11-klassy-568396" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-sociologov-a2-english-for-social-studies-582693" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-specialistov-po-socialnoy-rabote-584833" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-tehnicheskih-kolledzhey-a1-587309" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-tehnicheskih-napravleniy-a1-587277" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-a2-b2-582721" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-a2-b2-583552" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-bazovyy-i-uglublennyy-urovni-10-11-klassy-589142" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-sociologov-a2-english-for-social-studies-582693" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-specialistov-po-socialnoy-rabote-584833" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-tehnicheskih-kolledzhey-a1-587309" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-tehnicheskih-napravleniy-a1-587277" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -949,69 +952,69 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.494</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>560706</v>
+        <v>583552</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>412</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1719.0</v>
       </c>
       <c r="M6" s="9">
         <v>1889.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
@@ -1019,69 +1022,69 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.494</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>568396</v>
+        <v>589142</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>412</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1719.0</v>
       </c>
       <c r="M7" s="9">
         <v>1889.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
@@ -1134,274 +1137,274 @@
       <c r="J8" s="8">
         <v>263</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1449.0</v>
       </c>
       <c r="M8" s="9">
         <v>1589.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y8" s="8">
         <v>0.438</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584833</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>263</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1449.0</v>
       </c>
       <c r="M9" s="9">
         <v>1589.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y9" s="8">
         <v>0.438</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587309</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>195</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>909.0</v>
       </c>
       <c r="M10" s="9">
         <v>999.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.284</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>587277</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>195</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>909.0</v>
       </c>
       <c r="M11" s="9">
         <v>999.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.284</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>