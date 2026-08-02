--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>18.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>