--- v2 (2026-03-02)
+++ v3 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>02.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>