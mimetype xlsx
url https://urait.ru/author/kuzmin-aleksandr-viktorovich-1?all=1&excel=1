--- v3 (2026-05-05)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>В монографии описаны результаты исследований влияния анестезии на функциональное состояние системы регуляции агрегатного состояния крови (PACK) детей с острым гематогенным остеомиелитом. Полученные данные позволяют в предоперационном периоде определить гемостазиологические критерии выбора оптимального метода обезболивания на этапах хирургического лечения острого гематогенного остеомиелита у детей и значительно снизить частоту тромбогеморрагических осложнений в интра- и послеоперационном периодах. Для студентов высших учебных заведений, обучающихся на медицинских факультетах, аспирантов, преподавателей и практикующих врачей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14715-5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>
   <si>
     <t>ДИАГНОСТИКА И ФАРМАКОЛОГИЧЕСКАЯ КОРРЕКЦИЯ ТРОМБООПАСНОСТИ ОСТРОГО ГЕМАТОГЕННОГО ОСТЕОМИЕЛИТА У ДЕТЕЙ. Монография</t>
   </si>
   <si>
     <t>Каиров Г. Т., Кузьмин И. В., Кузьмин А. В. ; Под ред. Каирова Г. Т.</t>
   </si>
   <si>
     <t>Хирургия. Травматология, ортопедия и военно-полевая хирургия</t>
   </si>
   <si>
-    <t>В работе представлены современные литературные и собственные данные о механизмах формирования состояния тромбоопасности острого гематогенного остеомиелита у детей. Доказано, что приоритетным подходом к послеоперационной коррекции гемостаза у детей с острым гематогенным остеомиелитом является функциональная оценка рассогласования взаимодействия свертывающей и суммарной литической активности крови в условиях функциональной пробы. Показана эффективность специфической коррекции тренталом, гепарином, дискретным плазмаферезом выявленного рассогласования свертывающей и противосвертывающей активности крови. Разработанный подход позволил в послеоперационном периоде оценить эффективность различных вариантов коррекции нарушений в системе гемостаза и суммарной литической активности крови, что существенно повысило качество терапии этого заболевания и снизило риск развития тромбоопасности в 100 % случаев при местно-очаговой форме острого гематогенного остеомиелита и в 93,3 % наблюдений при его септико-пиемической форме. Книга представляет интерес для детских хирургов, анестезиологов — реаниматологов, патофизиологов, клинических фармакологов, врачей клинико-диагностических лабораторий, студентов старших курсов медицинских вузов, ординаторов и аспирантов.</t>
+    <t>В работе представлены современные литературные и собственные данные о механизмах формирования состояния тромбоопасности острого гематогенного остеомиелита у детей. Доказано, что приоритетным подходом к послеоперационной коррекции гемостаза у детей с острым гематогенным остеомиелитом является функциональная оценка рассогласования взаимодействия свертывающей и суммарной литической активности крови в условиях функциональной пробы. Показана эффективность специфической коррекции тренталом, гепарином, дискретным плазмаферезом выявленного рассогласования свертывающей и противосвертывающей активности крови. Книга представляет интерес для детских хирургов, анестезиологов — реаниматологов, патофизиологов, клинических фармакологов, врачей клинико-диагностических лабораторий, студентов старших курсов медицинских вузов, ординаторов и аспирантов.</t>
   </si>
   <si>
     <t>978-5-534-14710-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>