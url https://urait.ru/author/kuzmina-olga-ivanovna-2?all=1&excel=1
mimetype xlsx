--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>03.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>