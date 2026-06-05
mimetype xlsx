--- v3 (2026-04-17)
+++ v4 (2026-06-05)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>17.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,135 +133,129 @@
   <si>
     <t>21.09.2018</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 1. ИГРЫ ОЛИМПИАД. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Корольков А. Н., Сабирова И. А., Кузьмина О. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Физическая культура</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, а также школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, а также школьниками выпускных классов при подготовке к творческому конкурсу. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16544-9</t>
   </si>
   <si>
     <t>74.267.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.11.2018</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 2. ОЛИМПИЙСКИЕ ЗИМНИЕ ИГРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Курс может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16320-9</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 3. ПАРАЛИМПИЙСКИЕ ИГРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кузьмина О. И., Германов Г. Н., Цуканова Е. Г., Кулькова И. В. ; Под общ. ред. Германова Г.Н.</t>
   </si>
   <si>
-    <t>Игры для инвалидов, известные всему миру как Паралимпийские, традиционно проводятся после главных Олимпийских игр, один раз в четыре года. Паралимпийские игры в мире считаются практически таким же выдающимся событием, как и сами Олимпийские игры. Паралимпийские игры — это больше, чем просто соревнования людей с инвалидностью. Фактически это модель мира равных возможностей. Паралимпийские игры выполняют особую, очень важную миссию — они призваны изменить отношение к людям с инвалидностью и способствовать их полноценной интеграции в жизнь общества. Приводимая информация расширит олимпийские знания бакалавров, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования бакалавра, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена). Учащимся старших классов школы, студентам бакалавриата, аспирантам. Издание также найдет широкий круг использования не только среди обучающихся, но и в практической деятельности учителей физической культуры, студентов.</t>
+    <t>Игры для инвалидов, известные всему миру как Паралимпийские, традиционно проводятся после главных Олимпийских игр, один раз в четыре года. Паралимпийские игры в мире считаются практически таким же выдающимся событием, как и сами Олимпийские игры. Приводимая информация расширит олимпийские знания бакалавров, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования бакалавра, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена).</t>
   </si>
   <si>
     <t>978-5-534-11112-5, 978-5-534-07452-9</t>
   </si>
   <si>
     <t>27.10.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 1. ИГРЫ ОЛИМПИАД. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе.</t>
   </si>
   <si>
     <t>978-5-534-16545-6</t>
   </si>
   <si>
     <t>74.267.5я723</t>
   </si>
   <si>
     <t>15.02.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 2. ОЛИМПИЙСКИЕ ЗИМНИЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Курс может быть использован студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16321-6</t>
   </si>
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 3. ПАРАЛИМПИЙСКИЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена). Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учащимся старших классов школы, студентам. Издание также найдет широкий круг использования не только среди обучающихся, но и в практиче- ской деятельности учителей физической культуры, студентов.</t>
+    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена).</t>
   </si>
   <si>
     <t>978-5-534-12100-1, 978-5-534-10351-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -967,337 +961,337 @@
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
         <v>2279.0</v>
       </c>
       <c r="M6" s="9">
         <v>2509.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.656</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>587354</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>531</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="9">
         <v>2689.0</v>
       </c>
       <c r="M7" s="9">
         <v>2959.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.763</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>587271</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>749</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>3259.0</v>
       </c>
       <c r="M8" s="9">
         <v>3579.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.918</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587272</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>442</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="9">
         <v>2279.0</v>
       </c>
       <c r="M9" s="9">
         <v>2509.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.656</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587368</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>531</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L10" s="9">
         <v>2689.0</v>
       </c>
       <c r="M10" s="9">
         <v>2959.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.763</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>