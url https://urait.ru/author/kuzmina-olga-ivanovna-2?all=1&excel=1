--- v4 (2026-06-05)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>05.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>