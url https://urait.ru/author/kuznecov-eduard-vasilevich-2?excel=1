--- v2 (2026-03-03)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>04.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>