--- v3 (2026-04-23)
+++ v4 (2026-06-18)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
-[...1 lines deleted...]
-    <t>23.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+  <si>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>12.09.2017</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭЛЕКТРОНИКИ И ЭЛЕКТРИЧЕСКИЕ ИЗМЕРЕНИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кузнецов Э. В., Куликова Е. А., Культиасов П. С., Лунин В. П. ; Под общ. ред. Лунина В.П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
-    <t>Курс представляет собой часть более общего курса «Электротехника и электроника», предназначенного для электротехнической подготовки бакалавров и инженеров неэлектротехнических направлений. Рассмотрены основные полупроводниковые компоненты электроники (резисторы, диоды, транзисторы, тиристоры и операционные усилители), базовые электронные аналоговые и импульсные устройства (выпрямители, стабилизаторы, усилители, формирователи, генераторы сигналов), компоненты цифровой электроники и цифровые устройства, аналоговая и цифровая электронная измерительная техника, компьютерные измерения, средства измерения неэлектрических величин, понятия о системах неразрушающего контроля материалов и изделий, средства моделирования электронных устройств. Приводятся примеры и упражнения для самостоятельной работы студентов. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров и инженеров неэлектротехнических направлений и специальностей.</t>
+    <t>Курс представляет собой часть более общего курса «Электротехника и электроника», предназначенного для электротехнической подготовки бакалавров и инженеров неэлектротехнических направлений. Рассмотрены основные полупроводниковые компоненты электроники (резисторы, диоды, транзисторы, тиристоры и операционные усилители), базовые электронные аналоговые и импульсные устройства (выпрямители, стабилизаторы, усилители, формирователи, генераторы сигналов), компоненты цифровой электроники и цифровые устройства, аналоговая и цифровая электронная измерительная техника, компьютерные измерения, средства измерения неэлектрических величин, понятия о системах неразрушающего контроля материалов и изделий, средства моделирования электронных устройств. Приводятся примеры и упражнения для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17767-1</t>
   </si>
   <si>
     <t>621.314я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>13.09.2017</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭЛЕКТРОНИКИ И ЭЛЕКТРИЧЕСКИЕ ИЗМЕРЕНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс представляет собой часть более общего курса «Электротехника и электроника», предназначенного для электротехнической подготовки студентов неэлектротехнических специальностей. Рассмотрены основные полупроводниковые компоненты электроники (резисторы, диоды, транзисторы, тиристоры и операционные усилители), базовые электронные аналоговые и импульсные устройства (выпрямители, стабилизаторы, усилители, формирователи, генераторы сигналов), компоненты цифровой электроники и цифровые устройства, аналоговая и цифровая электронная измерительная техника, компьютерные измерения, средства измерения неэлектрических величин, понятия о системах неразрушающего контроля материалов и изделий, средства моделирования электронных устройств. Приводятся примеры и упражнения для самостоятельной работы студентов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для подготовки студентов образовательных учреждений среднего профессионального образования неэлектротехнических специальностей.</t>
+    <t>Курс представляет собой часть более общего курса «Электротехника и электроника», предназначенного для электротехнической подготовки студентов неэлектротехнических специальностей. Рассмотрены основные полупроводниковые компоненты электроники (резисторы, диоды, транзисторы, тиристоры и операционные усилители), базовые электронные аналоговые и импульсные устройства (выпрямители, стабилизаторы, усилители, формирователи, генераторы сигналов), компоненты цифровой электроники и цифровые устройства, аналоговая и цифровая электронная измерительная техника, компьютерные измерения, средства измерения неэлектрических величин, понятия о системах неразрушающего контроля материалов и изделий, средства моделирования электронных устройств. Приводятся примеры и упражнения для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-17860-9</t>
   </si>
   <si>
     <t>621.314я723</t>
   </si>
   <si>
     <t>11.09.2024</t>
   </si>
   <si>
     <t>ЭЛЕКТРИЧЕСКИЕ МАШИНЫ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Киселев В. И., Кузнецов Э. В., Копылов А. И., Лунин В. П. ; Под общ. ред. Лунина В.П.</t>
   </si>
   <si>
     <t>Содержит материал второй части учебного курса «Электротехника и электроника», предназначенного для электротехнической подготовки бакалавров и инженеров неэлектротехнических направлений. Рассмотрены трансформаторы, электрические машины постоянного тока, трехфазные асинхронные и синхронные машины, микромашины, моделирование электромеханических устройств и виртуальные лабораторные работы. Приводятся примеры и задания для самостоятельной работы студентов. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров и инженеров неэлектротехнических направлений.</t>
   </si>
   <si>
     <t>978-5-534-19656-6</t>
   </si>
   <si>
     <t>31.26я73</t>
   </si>
@@ -230,53 +230,50 @@
     <t>Киселев В. И., Кузнецов Э. В., Копылов А. И., Лунин В. П.</t>
   </si>
   <si>
     <t>978-5-534-21032-3</t>
   </si>
   <si>
     <t>03.06.2016</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА. ЭЛЕКТРИЧЕСКИЕ И МАГНИТНЫЕ ЦЕПИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Лунин В. П., Кузнецов Э. В. ; Под общ. ред. Лунина В.П.</t>
   </si>
   <si>
     <t>По этому учебнику можно изучить базовые основы электрических и магнитных цепей — главной части электротехники и электроники — благодаря обстоятельному изложению, примерам и упражнениям для самопроверки, решениям заданий с ответами. Последовательность «от простого к сложному» основана на логических связях понятий, элементов и устройств. Она выработана в классических учебниках плеяды крупных электротехников СССР и России и отлажена в полувековом опыте вузовского учебного процесса. Концепция учебника: «научить нельзя, можно только научиться», ключевое действие — самостоятельное решение задач. Теория электрических цепей никогда не устареет. Но это не означает отсутствие прогресса. Постоянно разрабатываются новые материалы, технологии и устройства, новые способы и средства анализа/синтеза. В этом учебнике описаны популярные средства и технологии изучения электрических и магнитных цепей, виртуальные модели цепей.</t>
   </si>
   <si>
     <t>978-5-534-19691-7</t>
   </si>
   <si>
     <t>06.03.2017</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА. ЭЛЕКТРИЧЕСКИЕ И МАГНИТНЫЕ ЦЕПИ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Теория электрических цепей никогда не устареет. Но это не означает отсутствие прогресса. Постоянно разрабатываются новые материалы, технологии и устройства, новые способы и средства анализа/синтеза. В этом учебнике описаны популярные средства и технологии изучения электрических и магнитных цепей, виртуальные модели цепей. По этому учебнику можно изучить базовые основы электрических и магнитных цепей — главной части электротехники и электроники — благодаря обстоятельному изложению, примерам и упражнениям для самопроверки, решениям заданий с ответами. Последовательность «от простого к сложному» основана на логических связях понятий, элементов и устройств. Она выработана в классических учебниках плеяды крупных электротехников СССР и России и отлажена в полувековом опыте вузовского учебного процесса. Концепция учебника: «научить нельзя, можно только научиться», ключевое действие — самостоятельное решение задач.</t>
   </si>
   <si>
     <t>978-5-534-19692-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1332,57 +1329,57 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1629.0</v>
       </c>
       <c r="M11" s="9">
         <v>1789.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.485</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>