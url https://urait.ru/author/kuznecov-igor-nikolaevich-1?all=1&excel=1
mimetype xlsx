--- v3 (2026-05-13)
+++ v4 (2026-06-29)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>29.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,66 +166,63 @@
   <si>
     <t>65.050.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ДЕЛОВАЯ ПЕРЕПИСКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Данный курс на основе действующей общегосударственной нормативной базы отражает опыт документационного обеспечения управленческой деятельности современных государственных и негосударственных организаций, а также использование компьютерной техники и технологий в этом процессе. В курсе учтены особенности, связанные с работой с документами в организациях разных форм собственности. Особое внимание уделено правилам оформления служебных документов в соответствии с требованиями российских и международных стандартов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих вопросы практики работы с документами и ведения делопроизводства, а также специалистов по делопроизводству различных учреждений государственных и негосударственных форм собственности.</t>
   </si>
   <si>
     <t>978-5-534-17002-3</t>
   </si>
   <si>
     <t>10.07.2023</t>
   </si>
   <si>
     <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе изложены правила документирования управленческой деятельности и принципы создания системы управления документами. Приведены образцы важнейших видов управленческой и кадровой документации. В издании содержатся сведения о нормативно-правовой и методической базе в области документационного обеспечения управления персоналом, даны основные понятия, локальные документы, регламентирующие управление персоналом организации в соответствии с трудовым законодательством Российской Федерации. Представлена информация, необходимая для подготовки служебных документов и ведения переписки, решения других вопросов, возникающих в повседневной работе. Особое внимание уделено правилам оформления служебных документов в соответствии с требованиями ГОСТ Р 7.0.97-2016. Каждая тема сопровождается вопросами и заданиями для самоконтроля. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлениям подготовки «Экономика и управление на предприятии (по отраслям)», «Менеджмент», «Менеджмент организации», «Государственное и муниципальное управление», «Управление персоналом», а также для кадровых работников и руководителей организаций.</t>
+    <t>В курсе изложены правила документирования управленческой деятельности и принципы создания системы управления документами. Приведены образцы важнейших видов управленческой и кадровой документации. В издании содержатся сведения о нормативно-правовой и методической базе в области документационного обеспечения управления персоналом, даны основные понятия, локальные документы, регламентирующие управление персоналом организации в соответствии с трудовым законодательством Российской Федерации. Представлена информация, необходимая для подготовки служебных документов и ведения переписки, решения других вопросов, возникающих в повседневной работе. Особое внимание уделено правилам оформления служебных документов в соответствии с требованиями ГОСТ Р 7.0.97-2016. Каждая тема сопровождается вопросами и заданиями для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-16692-7</t>
   </si>
   <si>
     <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе изложены правила документирования управленческой деятельности и принципы создания системы управления документами. Приведены образцы важнейших видов управленческой и кадровой документации. В издании содержатся сведения о нормативно-правовой и методической базе в области документационного обеспечения управления персоналом, даны основные понятия, локальные документы, регламентирующие управление персоналом организации в соответствии с трудовым законодательством Российской Федерации. Представлена информация, необходимая для подготовки служебных документов и ведения переписки, решения других вопросов, возникающих в повседневной работе. Особое внимание уделено правилам оформления служебных документов в соответствии с требованиями ГОСТ Р 7.0.97-2016. Каждая тема сопровождается вопросами и заданиями для самоконтроля. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также для кадровых работников и руководителей организаций.</t>
   </si>
   <si>
     <t>978-5-534-09155-7</t>
   </si>
   <si>
     <t>65.050.2я723</t>
   </si>
   <si>
     <t>21.04.2025</t>
   </si>
   <si>
     <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ. ДОКУМЕНТООБОРОТ И ДЕЛОПРОИЗВОДСТВО 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе обобщены и систематизированы вопросы теории и практики современного документоведения и делопроизводства, рассмотрены современная нормативно-методическая база, основные понятия и терминология, общие правила работы с документами, дана характеристика особенностей подготовки, оформления и ведения внутренних и внешних документов, раскрыты способы и методы документационного обеспечения управления и делопроизводства, представлена информация, необходимая для подготовки служебных документов и ведения переписки, работы с компьютером, решения других вопросов, возникающих в повседневной работе. Для студентов, изучающих вопросы практики работы с документами и ведения делопроизводства, а также специалистов по делопроизводству различных учреждений государственных и негосударственных форм собственности.</t>
   </si>
   <si>
     <t>978-5-534-20027-0</t>
   </si>
   <si>
     <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ. ДОКУМЕНТООБОРОТ И ДЕЛОПРОИЗВОДСТВО 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе обобщены и систематизированы вопросы теории и практики современного документоведения и делопроизводства, рассмотрены современная нормативно-методическая база, основные понятия и терминология, общие правила работы с документами, дана характеристика особенностей подготовки, оформления и ведения внутренних и внешних документов, раскрыты способы и методы документационного обеспечения управления и делопроизводства, представлена информация, необходимая для подготовки служебных документов и ведения переписки, работы с персональным компьютером, решения других вопросов, возникающих в повседневной работе. Для студентов, изучающих вопросы практики работы с документами и ведения делопроизводства, а также специалистов по делопроизводству различных учреждений государственных и негосударственных форм собственности.</t>
   </si>
@@ -1095,201 +1092,201 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2069.0</v>
       </c>
       <c r="M8" s="9">
         <v>2279.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.601</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>581143</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>425</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2199.0</v>
       </c>
       <c r="M9" s="9">
         <v>2419.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.635</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>581141</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>425</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2199.0</v>
       </c>
       <c r="M10" s="9">
         <v>2419.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.635</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>