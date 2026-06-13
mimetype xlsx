--- v3 (2026-04-13)
+++ v4 (2026-06-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>13.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,72 +175,69 @@
   <si>
     <t>ТЕОРИЯ ГРАВИТАЦИИ. ТЕОРИЯ ТЯГОТЕНИЯ НЬЮТОНА И ОСНОВНЫЕ ПОЛОЖЕНИЯ СТО И ОТО 3-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> Е. А. Склярова,  С. И. Кузнецов,  Е. С. Кулюкина.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе изложены все разделы курса физической механики. Даны разъяснения основных законов, явлений и понятий классической механики, релятивистской механики и рассмотрены основные положения общей теории относительности. Учитываются наиболее важные достижения в современной науке и технике, уделяется большое внимание физике различных природных явлений. Цель курса помочь студентам освоить материал программы, научить активно применять теоретические основы физики как рабочий аппарат, позволяющий решать конкретные задачи, связанные с повышением ресурсоэффективности. Курс ориентирован на организацию самостоятельной работы студентов. В нем анализируется решение многих физических задач.</t>
   </si>
   <si>
     <t>978-5-534-20485-8</t>
   </si>
   <si>
     <t>22.3я73</t>
   </si>
   <si>
     <t>02.02.2018</t>
   </si>
   <si>
     <t>ФИЗИКА. МЕХАНИКА 3-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
-    <t>В учебном пособии изложены все разделы курса физической механики. Даны разъяснения основных законов, явлений и понятий классической механики, релятивистской механики и рассмотрены основные положения общей теории относительности. Учитываются наиболее важные достижения в современной науке и технике, уделяется большое внимание физике различных природных явлений. Цель пособия помочь студентам освоить материал программы, научить активно применять теоретические основы физики как рабочий аппарат, позволяющий решать конкретные задачи, связанные с повышением ресурсоэффективности. Пособие ориентировано на организацию самостоятельной работы студентов.</t>
+    <t>В учебном пособии изложены все разделы курса физической механики. Даны разъяснения основных законов, явлений и понятий классической механики, релятивистской механики и рассмотрены основные положения общей теории относительности. Учитываются наиболее важные достижения в современной науке и технике, уделяется большое внимание физике различных природных явлений. Цель пособия помочь студентам освоить материал программы, научить активно применять теоретические основы физики как рабочий аппарат, позволяющий решать конкретные задачи, связанные с повышением ресурсоэффективности. Пособие ориентировано на организацию самостоятельной работы студентов. В нем анализируется решение многих физических задач, приводятся задачи для самостоятельного решения и ответы к ним.</t>
   </si>
   <si>
     <t>978-5-534-18121-0</t>
   </si>
   <si>
     <t>16.03.2018</t>
   </si>
   <si>
     <t>ФИЗИКА. МЕХАНИКА 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Склярова Е. А., Кузнецов С. И., Кулюкина Е. С.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном пособии изложены все разделы курса физической механики. Даны разъяснения основных законов, явлений и понятий классической механики, релятивистской механики и рассмотрены основные положения общей теории относительности. Учитываются наиболее важные достижения в современной науке и технике, уделяется большое внимание физике различных природных явлений. Цель пособия помочь студентам освоить материал программы, научить активно применять теоретические основы физики как рабочий аппарат, позволяющий решать конкретные задачи, связанные с повышением ресурсоэффективности. Пособие ориентировано на организацию самостоятельной работы студентов. В нем анализируется решение многих физических задач, приводятся задачи для самостоятельного решения и ответы к ним.</t>
   </si>
   <si>
     <t>978-5-534-20484-1</t>
   </si>
   <si>
     <t>22.3я723</t>
   </si>
   <si>
     <t>14.03.2016</t>
   </si>
   <si>
     <t>ФИЗИКА: ОПТИКА. ЭЛЕМЕНТЫ АТОМНОЙ И ЯДЕРНОЙ ФИЗИКИ. ЭЛЕМЕНТАРНЫЕ ЧАСТИЦЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кузнецов С. И.</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Ядерная энергетика и технологии</t>
   </si>
   <si>
     <t>В пособии рассматриваются законы геометрической и волновой оптики, обсуждаются квантовые свойства излучения, основы квантовой оптики, элементы квантовой механики, атомной и ядерной физики и физики элементарных частиц. Учитываются наиболее важные достижения в современной науке и технике, уделяется большое внимание физике различных природных явлений. Цель книги помочь освоить материал программы, научить активно применять теоретические основы физики как рабочий аппарат, позволяющий решать конкретные задачи, связанные с повышением ресурсоэффективности. В пособии приведено большое количество рисунков, схем, графиков и гистограмм, способствующих лучшему восприятию прочитанного материала.</t>
   </si>
@@ -1109,134 +1106,134 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1259.0</v>
       </c>
       <c r="M8" s="9">
         <v>1379.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.389</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>561395</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>301</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1309.0</v>
       </c>
       <c r="M9" s="9">
         <v>1439.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Y9" s="8">
         <v>0.386</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>