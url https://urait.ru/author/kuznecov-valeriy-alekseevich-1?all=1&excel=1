--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>25.11.2019</t>
   </si>
   <si>
     <t>ГИДРОГАЗОДИНАМИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кузнецов В. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Прикладная и экспериментальная физика</t>
   </si>
   <si>
-    <t>В курсе представлены основы теории и основные методы гидрогазодинамики. Приведен вывод дифференциальных уравнений движения идеальной и вязкой несжимаемой жидкости. Рассмотрены закономерности ламинарного и турбулентного течения в трубах и пограничном слое, теоретические основы движения жидкости в турбулентных струях, процессы истечения газа из сопел. Освещены прикладные вопросы применения уравнений, расчета гидравлических сопротивлений, псевдоожижения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов направления «Теплоэнергетика», обучающихся по профилю «Энергетика теплотехнологии» по программам подготовки бакалавров и специалистов.</t>
+    <t>В книге представлены основы теории и основные методы гидрогазодинамики. Приведен вывод дифференциальных уравнений движения идеальной и вязкой несжимаемой жидкости. Рассмотрены закономерности ламинарного и турбулентного течения в трубах и пограничном слое, теоретические основы движения жидкости в турбулентных струях, процессы истечения газа из сопел. Освещены прикладные вопросы применения уравнений, расчета гидравлических сопротивлений, псевдоожижения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов направления «Теплоэнергетика», обучающихся по профилю «Энергетика теплотехнологии» по программам подготовки бакалавров и специалистов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11813-1</t>
   </si>
   <si>
     <t>22.253я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>06.03.2020</t>
   </si>
   <si>
     <t>ГИДРОГАЗОДИНАМИКА 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлены основы теории и основные методы гидрогазодинамики. Приведен вывод дифференциальных уравнений движения идеальной и вязкой несжимаемой жидкости. Рассмотрены закономерности ламинарного и турбулентного течения в трубах и пограничном слое, теоретические основы движения жидкости в турбулентных струях, процессы истечения газа из сопел. Освещены прикладные вопросы применения уравнений, расчета гидравлических сопротивлений, псевдоожижения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов направления «Теплоэнергетика», обучающихся по профилю «Энергетика теплотехнологии».</t>
+    <t>В книге представлены основы теории и основные методы гидрогазодинамики. Приведен вывод дифференциальных уравнений движения идеальной и вязкой несжимаемой жидкости. Рассмотрены закономерности ламинарного и турбулентного течения в трубах и пограничном слое, теоретические основы движения жидкости в турбулентных струях, процессы истечения газа из сопел. Освещены прикладные вопросы применения уравнений, расчета гидравлических сопротивлений, псевдоожижения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов направления «Теплоэнергетика», обучающихся по профилю «Энергетика теплотехнологии».</t>
   </si>
   <si>
     <t>978-5-534-13488-9</t>
   </si>
   <si>
     <t>22.253я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>