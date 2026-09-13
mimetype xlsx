--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -822,54 +822,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>120</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>539.0</v>
+        <v>569.0</v>
       </c>
       <c r="M5" s="9">
-        <v>589.0</v>
+        <v>629.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -892,54 +892,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>120</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>539.0</v>
+        <v>569.0</v>
       </c>
       <c r="M6" s="9">
-        <v>589.0</v>
+        <v>629.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>