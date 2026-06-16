--- v1 (2026-03-05)
+++ v2 (2026-06-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>06.03.2026</t>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,63 +133,63 @@
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ИННОВАЦИОННОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Отв. ред. Мальцева С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Инноватика</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются методологические основы, практика и инструментарий организационно-управленческой и предпринимательской деятельности в инновационной сфере на разных уровнях. Проанализированы вопросы регулирования инновационной деятельности, показано влияние особенностей инновационной системы, правового регулирования на развитие бизнеса. Учебник содержит большое количество практических примеров, кейсов, вопросы для самоконтроля, тесты. Издание поможет студентам и начинающим предпринимателям научиться решать основные задачи, возникающие при реализации инновационных проектов.</t>
+    <t>Рассматриваются методологические основы, практика и инструментарий организационно-управленческой и предпринимательской деятельности в инновационной сфере на разных уровнях. Проанализированы вопросы регулирования инновационной деятельности, показано влияние особенностей инновационной системы, правового регулирования на развитие бизнеса. Курс поможет научиться решать основные задачи, возникающие при реализации инновационных проектов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-17989-7</t>
+    <t>978-5-534-17582-0</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
-    <t>60*90/16</t>
+    <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -549,51 +549,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-innovacionnoy-deyatelnosti-587885" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-innovacionnoy-deyatelnosti-600352" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -774,115 +774,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587885</v>
+        <v>600352</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>517</v>
+        <v>492</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2109.0</v>
+        <v>2509.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2319.0</v>
+        <v>2759.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.595</v>
+        <v>0.716</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>