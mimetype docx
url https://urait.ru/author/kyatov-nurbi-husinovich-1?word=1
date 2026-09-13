--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -65,51 +65,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/590516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Кятов, Н. Х. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Проектирование оснований и фундаментов в особых грунтовых условиях: просадочные грунты : учебник и практикум для вузов / Н. Х. Кятов, Р. Н. Кятов. — Москва : Издательство Юрайт, 2026. — 219 с. — (Высшее образование). — ISBN 978-5-534-22009-4.</w:t>
+        <w:t xml:space="preserve">Проектирование оснований и фундаментов в особых грунтовых условиях: просадочные грунты : учебник для вузов / Н. Х. Кятов, Р. Н. Кятов. — Москва : Издательство Юрайт, 2026. — 219 с. — (Высшее образование). — ISBN 978-5-534-22009-4.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/600533</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Кятов, Н. Х. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>