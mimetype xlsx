--- v3 (2026-04-30)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,99 @@
   <si>
     <t>20.12.2023</t>
   </si>
   <si>
     <t>МЕХАНИКА ГРУНТОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кятов Н. Х., Кятов Р. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В курсе приведены сведения о физических и механических свойствах грунтов, основные законы механики грунтов и их приложения к расчету напряженно-деформированного состояния оснований. Рассмотрены основные методы определения осадок фундаментов, устойчивости откосов и подпорных стен как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications. Курс включает дополнительный пакет приложений для решения практических задач механики грунтов на языке Visual Basic for Applications.</t>
+    <t>В курсе приведены сведения о физических и механических свойствах грунтов, основные законы механики грунтов и их приложения к расчету напряженно-деформированного состояния оснований. Рассмотрены основные методы определения осадок фундаментов, устойчивости откосов и подпорных стен как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications. Курс предназначен для студентов строительных специальностей всех форм обучения. Рекомендован при изучении дисциплин «Механика грунтов», «Основания и фундаменты» и «Проектирование оснований и фундаментов», а также при выполнении выпускных квалификационных работ, дипломных проектов и магистерских диссертаций, и при реальном проектировании в проектных организациях. Курс включает дополнительный пакет приложений для решения практических задач механики грунтов на языке Visual Basic for Applications, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17446-5</t>
   </si>
   <si>
     <t>38.581.12я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.09.2022</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ОСНОВАНИЙ И ФУНДАМЕНТОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
-    <t>В курсе изложены основные вопросы проектирования оснований и фундаментов зданий, которые иллюстрируются многочисленными примерами расчета как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications, позволяющими проследить все этапы проектирования оснований и фундаментов различных типов. В каждом комплексном расчете анализируются инженерно-геологические условия строительной площадки, обосновывается выбор типа и глубина заложения фундамента, определяются его габаритные размеры, выполняется его конструирование, выполняются расчеты по несущей способности и деформациям. Курс включает дополнительный пакет приложений для расчета оснований и фундаментов на языке Visual Basic for Applications, размещенный на сайте urait.ru. Соответствует требованиям федерального государственного образовательного стандарта высшего образования. Для студентов строительных специальностей всех форм обучения. Рекомендован при изучении дисциплин «Основания и фундаменты» и «Проектирование оснований и фундаментов», а также при выполнении выпускных квалификационных работ, дипломных проектов и магистерских диссертаций и при реальном проектировании в проектных организациях.</t>
+    <t>В курсе изложены основные вопросы проектирования оснований и фундаментов зданий, которые иллюстрируются многочисленными примерами расчета как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications, позволяющими проследить все этапы проектирования оснований и фундаментов различных типов. В каждом комплексном расчете анализируются инженерно-геологические условия строительной площадки, обосновывается выбор типа и глубина заложения фундамента, определяются его габаритные размеры, выполняется его конструирование, выполняются расчеты по несущей способности и деформациям. Для студентов строительных специальностей всех форм обучения. Рекомендован при изучении дисциплин «Основания и фундаменты» и «Проектирование оснований и фундаментов», а также при выполнении выпускных квалификационных работ, дипломных проектов и магистерских диссертаций и при реальном проектировании в проектных организациях.</t>
   </si>
   <si>
     <t>978-5-534-15356-9</t>
   </si>
   <si>
     <t>38.58я73</t>
   </si>
   <si>
     <t>31.10.2022</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ОСНОВАНИЙ И ФУНДАМЕНТОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе изложены основные вопросы проектирования оснований и фундаментов зданий, которые иллюстрируются многочисленными примерами расчета как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications, позволяющими проследить все этапы проектирования оснований и фундаментов различных типов. В каждом комплексном расчете анализируются инженерно-геологические условия строительной площадки, обосновывается выбор типа и глубина заложения фундамента, определяются его габаритные размеры, выполняется его конструирование, выполняются расчеты по несущей способности и деформациям. Курс включает дополнительный пакет приложений для расчета оснований и фундаментов на языке Visual Basic for Applications, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе изложены основные вопросы проектирования оснований и фундаментов зданий, которые иллюстрируются многочисленными примерами расчета как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications, позволяющими проследить все этапы проектирования оснований и фундаментов различных типов. В каждом комплексном расчете анализируются инженерно-геологические условия строительной площадки, обосновывается выбор типа и глубина заложения фундамента, определяются его габаритные размеры, выполняется его конструирование, выполняются расчеты по несущей способности и деформациям.</t>
   </si>
   <si>
     <t>978-5-534-15840-3</t>
   </si>
   <si>
     <t>38.58я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>