--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>23.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,60 +148,72 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
     <t>В курсе приведены сведения о физических и механических свойствах грунтов, основные законы механики грунтов и их приложения к расчету напряженно-деформированного состояния оснований. Рассмотрены основные методы определения осадок фундаментов, устойчивости откосов и подпорных стен как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications. Курс предназначен для студентов строительных специальностей всех форм обучения. Рекомендован при изучении дисциплин «Механика грунтов», «Основания и фундаменты» и «Проектирование оснований и фундаментов», а также при выполнении выпускных квалификационных работ, дипломных проектов и магистерских диссертаций, и при реальном проектировании в проектных организациях. Курс включает дополнительный пакет приложений для решения практических задач механики грунтов на языке Visual Basic for Applications, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17446-5</t>
   </si>
   <si>
     <t>38.581.12я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>Проектирование оснований и фундаментов в особых грунтовых условиях: просадочные грунты. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Технические науки</t>
+  </si>
+  <si>
+    <t>Строительство</t>
+  </si>
+  <si>
+    <t>В курсе изложены основные вопросы проектирования оснований и фундаментов на просадочных грунтах, которые иллюстрируются многочисленными примерами расчета как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications, позволяющими проследить все этапы проектирования оснований и фундаментов различных типов. В примерах анализируются инженерно-геологические условия строительной площадки, оцениваются склонность грунтов, слагающих строительную площадку к просадке, определяются начальные просадочные давления и типы грунтовых условий по просадочности. Приводятся подробные расчеты осадок различных фундаментов методом послойного суммирования без учета просадочных свойств грунтов и расчеты просадок под давлением от внешней нагрузки и от собственного веса грунта. Толщины просадок грунтов под действием нагрузки от фундамента и от собственного веса грунта определяются по графикам с помощью электронной таблицы Excel.</t>
+  </si>
+  <si>
+    <t>978-5-534-22009-4</t>
+  </si>
+  <si>
     <t>14.09.2022</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ОСНОВАНИЙ И ФУНДАМЕНТОВ. Учебник для вузов</t>
-  </si>
-[...4 lines deleted...]
-    <t>Строительство</t>
   </si>
   <si>
     <t>В курсе изложены основные вопросы проектирования оснований и фундаментов зданий, которые иллюстрируются многочисленными примерами расчета как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications, позволяющими проследить все этапы проектирования оснований и фундаментов различных типов. В каждом комплексном расчете анализируются инженерно-геологические условия строительной площадки, обосновывается выбор типа и глубина заложения фундамента, определяются его габаритные размеры, выполняется его конструирование, выполняются расчеты по несущей способности и деформациям. Для студентов строительных специальностей всех форм обучения. Рекомендован при изучении дисциплин «Основания и фундаменты» и «Проектирование оснований и фундаментов», а также при выполнении выпускных квалификационных работ, дипломных проектов и магистерских диссертаций и при реальном проектировании в проектных организациях.</t>
   </si>
   <si>
     <t>978-5-534-15356-9</t>
   </si>
   <si>
     <t>38.58я73</t>
   </si>
   <si>
     <t>31.10.2022</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ОСНОВАНИЙ И ФУНДАМЕНТОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе изложены основные вопросы проектирования оснований и фундаментов зданий, которые иллюстрируются многочисленными примерами расчета как традиционными методами, так и с помощью средств Microsoft Excel и Visual Basic for Applications, позволяющими проследить все этапы проектирования оснований и фундаментов различных типов. В каждом комплексном расчете анализируются инженерно-геологические условия строительной площадки, обосновывается выбор типа и глубина заложения фундамента, определяются его габаритные размеры, выполняется его конструирование, выполняются расчеты по несущей способности и деформациям.</t>
   </si>
@@ -591,59 +603,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mehanika-gruntov-589335" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektirovanie-osnovaniy-i-fundamentov-589036" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektirovanie-osnovaniy-i-fundamentov-589052" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mehanika-gruntov-589335" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektirovanie-osnovaniy-i-fundamentov-v-osobyh-gruntovyh-usloviyah-prosadochnye-grunty-600533" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektirovanie-osnovaniy-i-fundamentov-589036" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektirovanie-osnovaniy-i-fundamentov-589052" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z7"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -702,51 +714,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -886,198 +898,267 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.38</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>589036</v>
+        <v>600533</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>327</v>
+        <v>219</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1749.0</v>
+        <v>1249.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1919.0</v>
+        <v>1369.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
-      <c r="W6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W6" s="6"/>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.516</v>
+        <v>0.385</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>589052</v>
+        <v>589036</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>327</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1749.0</v>
       </c>
       <c r="M7" s="9">
         <v>1919.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.516</v>
       </c>
       <c r="Z7" s="6"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="8">
+        <v>589052</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="6"/>
+      <c r="G8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="6"/>
+      <c r="I8" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J8" s="8">
+        <v>327</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L8" s="9">
+        <v>1749.0</v>
+      </c>
+      <c r="M8" s="9">
+        <v>1919.0</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="X8" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0.516</v>
+      </c>
+      <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>