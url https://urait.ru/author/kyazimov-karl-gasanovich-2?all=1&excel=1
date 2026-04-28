--- v2 (2026-03-04)
+++ v3 (2026-04-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>04.03.2026</t>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>