--- v3 (2026-04-28)
+++ v4 (2026-06-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>28.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,120 +181,114 @@
   <si>
     <t>978-5-534-12470-5</t>
   </si>
   <si>
     <t>38.73я723</t>
   </si>
   <si>
     <t>04.09.2024</t>
   </si>
   <si>
     <t>ОБУЧЕНИЕ ПЕРСОНАЛА ГАЗОВОГО ХОЗЯЙСТВА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кязимов К. Г.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы обучения персонала газового хозяйства. Первая часть посвящена общим вопросом профессионального обучения кадров. Рассматриваются нормативные документы по организации профессионального обучения, технологии и показатели эффективности внутрифирменного профессионального обучения. Излагаются особенности профессионального обучения высвобождаемых работников и безработных граждан, а также зарубежный опыт подготовки рабочих кадров. Вторая часть курса обобщает опыт организации внутрифирменного обучения персонала на примере газового хозяйства. Обсуждаются особенности организации обучения рабочих, разработки учебных планов и программ, совершенствования форм и методов практического и теоретического обучения, приводятся рекомендации по обучению эксплуатации и ремонту подземных газопроводов, газового оборудования жилых домов, коммунально-бытовых и промышленных предприятий. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим, педагогическим направлениям.</t>
+    <t>В курсе рассматриваются вопросы обучения персонала газового хозяйства. Первая часть посвящена общим вопросом профессионального обучения кадров. Рассматриваются нормативные документы по организации профессионального обучения, технологии и показатели эффективности внутрифирменного профессионального обучения. Излагаются особенности профессионального обучения высвобождаемых работников и безработных граждан, а также зарубежный опыт подготовки рабочих кадров. Вторая часть курса обобщает опыт организации внутрифирменного обучения персонала на примере газового хозяйства. Обсуждаются особенности организации обучения рабочих, разработки учебных планов и программ, совершенствования форм и методов практического и теоретического обучения, приводятся рекомендации по обучению эксплуатации и ремонту подземных газопроводов, газового оборудования жилых домов, коммунально-бытовых и промышленных предприятий.</t>
   </si>
   <si>
     <t>978-5-534-19873-7</t>
   </si>
   <si>
     <t>74.4я73</t>
   </si>
   <si>
     <t>ОБУЧЕНИЕ ПЕРСОНАЛА ГАЗОВОГО ХОЗЯЙСТВА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы обучения персонала газового хозяйства. Первая часть посвящена общим вопросом профессионального обучения кадров. Рассматриваются нормативные документы по организации профессионального обучения, технологии и показатели эффективности внутрифирменного профессионального обучения. Излагаются особенности профессионального обучения высвобождаемых работников и безработных граждан, а также зарубежный опыт подготовки рабочих кадров. Вторая часть курса обобщает опыт организации внутрифирменного обучения персонала на примере газового хозяйства. Обсуждаются особенности организации обучения рабочих, разработки учебных планов и программ, совершенствования форм и методов практического и теоретического обучения, приводятся рекомендации по обучению эксплуатации и ремонту подземных газопроводов, газового оборудования жилых домов, коммунально-бытовых и промышленных предприятий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, преподавателей.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-20191-8</t>
   </si>
   <si>
     <t>74.4я723</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА ПРОФЕССИОНАЛЬНОГО ОБРАЗОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
     <t>В данном учебном курсе дается система формирования у молодых специалистов профессиональных, общекультурных компетенций, приводятся основные направления развития системы среднего профессионального образования в новой экономике, государственные меры по подготовке квалифицированных кадров в учреждениях СПО и план подготовки управленческих кадров для организаций народного хозяйства РФ. В курсе обоснованы цели и задачи использования цифровых технологий, показаны основные направления повышения качества подготовки квалифицированных рабочих и специалистов в учреждениях СПО. В ходе изложения материала рассматривается создание инновационной среды в СПО, цифровое и смешанное обучение, развитие молодых специалистов и обучение их предпринимательству, а также государственная политика содействия занятости населения, раскрывается роль социального партнерства как условия подготовки квалифицированных кадров в профессиональных образовательных организациях.</t>
   </si>
   <si>
     <t>978-5-534-21551-9</t>
   </si>
   <si>
     <t>74.560я73</t>
   </si>
   <si>
     <t>18.04.2022</t>
   </si>
   <si>
     <t>РЫНОК ТРУДА И ЗАНЯТОСТЬ НАСЕЛЕНИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>В курсе освещены сущность рынка труда и занятости населения, современные технологии регулирования рынка труда и занятости населения, требования рынка труда к качеству рабочей силы, принципы, формы и методы защиты населения от безработицы. Изложены технологии работы служб занятости по профориентации, психологической поддержке и профессиональному обучению высвобождаемых работников и безработных граждан, рекомендации по обучению и трудоустройству мигрантов, взаимодействию учреждений профессионального образования с субъектами рынка труда. Освещены технологии управления занятостью населения на федеральном и региональном уровнях, результативность программ и услуг по реализации активной политики занятости. Освещены технологии социального партнерства в сфере занятости населения, система аудита эффективности оказания государственных услуг по содействию трудоустройству соискателей рабочих мест. Курс предназначен для студентов и магистрантов высших учебных заведений, обучающихся по экономическим направлениям, специалистов органов по труду и занятости, внутрифирменному обучению и развитию персонала.</t>
+    <t>В курсе освещены сущность рынка труда и занятости населения, современные технологии регулирования рынка труда и занятости населения, требования рынка труда к качеству рабочей силы, принципы, формы и методы защиты населения от безработицы. Изложены технологии работы служб занятости по профориентации, психологической поддержке и профессиональному обучению высвобождаемых работников и безработных граждан, рекомендации по обучению и трудоустройству мигрантов, взаимодействию учреждений профессионального образования с субъектами рынка труда. Освещены технологии управления занятостью населения на федеральном и региональном уровнях, результативность программ и услуг по реализации активной политики занятости. Освещены технологии социального партнерства в сфере занятости населения, система аудита эффективности оказания государственных услуг по содействию трудоустройству соискателей рабочих мест.</t>
   </si>
   <si>
     <t>978-5-534-15521-1</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>28.04.2022</t>
   </si>
   <si>
     <t>РЫНОК ТРУДА И ЗАНЯТОСТЬ НАСЕЛЕНИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе освещены сущность рынка труда и занятости населения, современные технологии регулирования рынка труда и занятости населения, требования рынка труда к качеству рабочей силы, принципы, формы и методы защиты населения от безработицы. Изложены технологии работы служб занятости по профориентации, психологической поддержке и профессиональному обучению высвобождаемых работников и безработных граждан, рекомендации по обучению и трудоустройству мигрантов, взаимодействию учреждений профессионального образования с субъектами рынка труда. Освещены технологии управления занятостью населения на федеральном и региональном уровнях, результативность программ и услуг по реализации активной политики занятости. Освещены технологии социального партнерства в сфере занятости населения, система аудита эффективности оказания государственных услуг по содействию трудоустройству соискателей рабочих мест. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-15660-7</t>
   </si>
   <si>
     <t>65.24я723</t>
   </si>
   <si>
     <t>25.02.2019</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ: ПРОФЕССИОНАЛЬНОЕ ОБУЧЕНИЕ И РАЗВИТИЕ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В своей масштабной работе по управлению человеческими ресурсами автор рассматривает современные требования к подготовке квалифицированных кадров, государственную политику и законодательные акты в области подготовки кадров, цели, задачи, принципы, виды, формы, методы и технологии профессио нального обучения персонала. Рассматриваются показатели эффективности и мировой опыт внутрифирменного обучения персонала, особенности профессио нального обучения и трудоустройства высвобождаемых работников и безработных граждан. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессио нального образования и профессио нальным требованиям. Для студентов образовательных учреждений среднего профессио нального образования, изучающих управление персоналом, преподавателей, практикующих HR-специалистов и руководителей компаний.</t>
   </si>
   <si>
     <t>978-5-534-10623-7</t>
   </si>
   <si>
     <t>65.291.6я723</t>
   </si>
   <si>
     <t>06.02.2019</t>
   </si>
@@ -1171,411 +1165,411 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1629.0</v>
       </c>
       <c r="M8" s="9">
         <v>1789.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.486</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590255</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>187</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1099.0</v>
       </c>
       <c r="M9" s="9">
         <v>1209.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.346</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589118</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>214</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1219.0</v>
       </c>
       <c r="M10" s="9">
         <v>1339.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R10" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="R10" s="6" t="s">
+      <c r="S10" s="6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.379</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589119</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>214</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1219.0</v>
       </c>
       <c r="M11" s="9">
         <v>1339.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.379</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>586914</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>202</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1169.0</v>
       </c>
       <c r="M12" s="9">
         <v>1289.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.365</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586484</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>202</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1169.0</v>
       </c>
       <c r="M13" s="9">
         <v>1289.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
         <v>0.365</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>