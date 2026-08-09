--- v4 (2026-06-15)
+++ v5 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>15.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>