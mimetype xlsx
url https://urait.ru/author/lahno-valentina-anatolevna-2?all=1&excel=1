--- v0 (2026-02-10)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>