--- v1 (2026-04-03)
+++ v2 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>03.04.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс содержит основные требования к организации и проведению производственного контроля. Основными целями и задачами данного контроля, являются: обеспечение санитарно-эпидемиологической безопасности производимого сырья и продукции; соблюдение регламентов технологических процессов; создание безопасных условий для лечения и оздоровления пациентов; предупреждение влияния вредных производственных факторов на работающих, особенно во вредных и опасных условиях труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Курс адресован учащимся образовательных учреждений среднего профессионального образования, а также всем обучающимся в учреждениях медицинского профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17404-5</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ЭФФЕКТИВНОСТЬ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ЮРАЙТ.АКАДЕМИИ. ВЫП. 8</t>
   </si>
   <si>
     <t>Сост. Антипина Д. М., Каленкова А. И., Сафонов А. А., Под общ. ред. Рыбкиной Н.В.</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
-    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC).</t>
+    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для практикующих преподавателей и широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-17995-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>