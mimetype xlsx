--- v2 (2026-05-26)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>26.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -118,132 +118,132 @@
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>20.04.2022</t>
   </si>
   <si>
     <t>ПАРТНЕРСТВА В ЦИФРОВОМ ОБРАЗОВАНИИ 2022—2030. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 5. ЗИМНЯЯ ШКОЛА ПРЕПОДАВАТЕЛЯ 2022</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Кокая Э. Т., Частова П. А., Матыс О. И.</t>
   </si>
   <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Юрайт.Академия</t>
+  </si>
+  <si>
+    <t>Педагогика, психология, социальная работа</t>
+  </si>
+  <si>
+    <t>Педагогика и образование. Общие работы</t>
+  </si>
+  <si>
+    <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий X Зимней школы преподавателя, проходившей с 31 января по 4 февраля 2022 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов и работодателей. Сборник освещает проблемы партнерства в цифровом образовании и цифровых технологиях, взаимодействия цифрового образования и государства, научной интеграции, экономических аспектов цифрового образования, международной кооперации в образовании и многое другое. В сборник также вошли проектные задания слушателей Школы и материалы осеннего семестра 2021. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-15586-0</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>21.04.2023</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КОНТРОЛЬ В МЕДИЦИНСКИХ ОРГАНИЗАЦИЯХ 2-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Лахно В. А.</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Охрана и профилактика здоровья. Социальная, спортивная медицина. История медицины</t>
+  </si>
+  <si>
+    <t>Курс содержит основные требования к организации и проведению производственного контроля. Основными целями и задачами данного контроля, являются: обеспечение санитарно-эпидемиологической безопасности производимого сырья и продукции; соблюдение регламентов технологических процессов; создание безопасных условий для лечения и оздоровления пациентов; предупреждение влияния вредных производственных факторов на работающих, особенно во вредных и опасных условиях труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов 2—6 курсов медицинских вузов по специальностям: «Лечебное дело», «Педиатрия», «Стоматология», «Фармация», «Медико-профилактическое дело», для практических врачей.</t>
+  </si>
+  <si>
+    <t>978-5-534-16191-5</t>
+  </si>
+  <si>
+    <t>51.24я73</t>
+  </si>
+  <si>
+    <t>24.08.2023</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КОНТРОЛЬ В МЕДИЦИНСКИХ ОРГАНИЗАЦИЯХ 2-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Курс содержит основные требования к организации и проведению производственного контроля. Основными целями и задачами данного контроля, являются: обеспечение санитарно-эпидемиологической безопасности производимого сырья и продукции; соблюдение регламентов технологических процессов; создание безопасных условий для лечения и оздоровления пациентов; предупреждение влияния вредных производственных факторов на работающих, особенно во вредных и опасных условиях труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Курс адресован учащимся образовательных учреждений среднего профессионального образования, а также всем обучающимся в учреждениях медицинского профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-17404-5</t>
+  </si>
+  <si>
+    <t>25.09.2023</t>
+  </si>
+  <si>
+    <t>ЭФФЕКТИВНОСТЬ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ЮРАЙТ.АКАДЕМИИ. ВЫП. 8</t>
+  </si>
+  <si>
+    <t>Сост. Антипина Д. М., Каленкова А. И., Сафонов А. А., Под общ. ред. Рыбкиной Н.В.</t>
+  </si>
+  <si>
     <t>Обложка</t>
-  </si>
-[...79 lines deleted...]
-    <t>Сост. Антипина Д. М., Каленкова А. И., Сафонов А. А., Под общ. ред. Рыбкиной Н.В.</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
     <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для практикующих преподавателей и широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-17995-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -864,266 +864,266 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>208</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>829.0</v>
+        <v>959.0</v>
       </c>
       <c r="M5" s="9">
-        <v>909.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
         <v>94.3</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.269</v>
+        <v>0.372</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>588655</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>474</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2429.0</v>
       </c>
       <c r="M6" s="9">
         <v>2669.0</v>
       </c>
       <c r="N6" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="O6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P6" s="6" t="s">
+      <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="Q6" s="6" t="s">
+      <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="S6" s="6" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="8">
         <v>0.694</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589398</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>474</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2429.0</v>
       </c>
       <c r="M7" s="9">
         <v>2669.0</v>
       </c>
       <c r="N7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="6" t="s">
+      <c r="Q7" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.694</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589404</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>159</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="L8" s="9">
         <v>669.0</v>
       </c>
       <c r="M8" s="9">
         <v>739.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>94.3</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>