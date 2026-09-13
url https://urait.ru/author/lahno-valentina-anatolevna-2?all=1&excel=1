--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -864,54 +864,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>208</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>959.0</v>
+        <v>1009.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1049.0</v>
+        <v>1109.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -932,54 +932,54 @@
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>474</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2429.0</v>
+        <v>2549.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2669.0</v>
+        <v>2799.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1002,54 +1002,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>474</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2429.0</v>
+        <v>2549.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2669.0</v>
+        <v>2799.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1072,54 +1072,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>159</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="M8" s="9">
-        <v>739.0</v>
+        <v>769.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">