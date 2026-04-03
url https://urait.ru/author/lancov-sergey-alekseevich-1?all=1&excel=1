--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>