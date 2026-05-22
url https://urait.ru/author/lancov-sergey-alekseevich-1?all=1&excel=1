--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>