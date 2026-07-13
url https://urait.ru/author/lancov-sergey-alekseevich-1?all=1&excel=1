--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,87 +217,87 @@
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
     <t>Учебник знакомит студентов с разнообразными аспектами теории международных отношений. В нем освещаются практические проблемы международной политики, внешнеполитической деятельности России и ее отношений с различными странами и регионами современного мира. Учебник состоит из трех частей. В первой части анализируются основные теоретические концепции международных отношений. Во второй части рассматриваются проблемы современной мировой политики, дается характеристика глобальных проблем современности и возможных путей их решения. В третьей части анализируются проблемы и перспективы развития международных отношений в контексте внешней политики современной России. В конце разделов приведены контрольные вопросы и задания, которые позволяют студенту проверить уровень усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-10418-9</t>
   </si>
   <si>
     <t>66.4я73</t>
   </si>
   <si>
     <t>12.03.2020</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ИСТОРИЯ РОССИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ланцов С. А.</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>В учебнике на основе подходов современной политической науки дается характеристика особенностей российской политической традиции, прослеживается процесс зарождения и развития российской государственности и показывается специфика взаимодействия государства и общества в российских условиях. Анализируются попытки реформирования России, предпринимавшиеся на различных этапах ее политической истории, а также революционные процессы начала XX в. В учебнике дается характеристика особенностей советского варианта догоняющей модернизации, анализируются особенности функционирования российской политической системы, роли элит и лидеров на различных этапах исторического развития страны, подводятся некоторые итоги посткоммунистической трансформации России. В книге также рассматриваются особенности этнополитических процессов на территории нашей страны, прослеживается процесс зарождения различных идеологических течений в общественной мысли России и связь этих течений с общественно-политическими движениями внутри российского общества. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, изучающих политологию и другие социально-гуманитарные дисциплины, а также аспирантов, преподавателей и всех, кто интересуется вопросами политической истории нашей страны.</t>
+    <t>В учебнике на основе подходов современной политической науки дается характеристика особенностей российской политической традиции, прослеживается процесс зарождения и развития российской государственности и показывается специфика взаимодействия государства и общества в российских условиях. Анализируются попытки реформирования России, предпринимавшиеся на различных этапах ее политической истории, а также революционные процессы начала XX в. В учебнике дается характеристика особенностей советского варианта догоняющей модернизации, анализируются особенности функционирования российской политической системы, роли элит и лидеров на различных этапах исторического развития страны, подводятся некоторые итоги посткоммунистической трансформации России.</t>
   </si>
   <si>
     <t>978-5-534-12604-4</t>
   </si>
   <si>
     <t>63.3(2)я73</t>
   </si>
   <si>
     <t>27.04.2024</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Ачкасова В.А., Гуторова В.А.</t>
   </si>
   <si>
-    <t>Курс написан коллективом авторов-преподавателей, создавших в августе 1989 г. на философском факультете Санкт-Петербургского государственного университета первую университетскую кафедру политологии в нашей стране. Именно усилиями ученых кафедры закладывались основы модели политологического образования, принятые сегодня в Российской Федерации. Руководствуясь представлением о политической науке как о важнейшем элементе гражданского образования, авторы последовательно стремились анализировать основные закономерности политики, используя при этом в равной мере научные и методологические разработки как отечественных, так и западных политологов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов вузов, обучающихся по гуманитарным специальностям. Может быть использован преподавателями для подготовки учебных курсов, спецкурсов и факультативов по проблемам политической науки. Рассчитан на широкий круг читателей, интересующихся проблемами современной политической науки.</t>
+    <t>Курс написан коллективом авторов-преподавателей, создавших в августе 1989 г. на философском факультете Санкт-Петербургского государственного университета первую университетскую кафедру политологии в нашей стране. Именно усилиями ученых кафедры закладывались основы модели политологического образования, принятые сегодня в Российской Федерации. Руководствуясь представлением о политической науке как о важнейшем элементе гражданского образования, авторы последовательно стремились анализировать основные закономерности политики, используя при этом в равной мере научные и методологические разработки как отечественных, так и западных политологов.</t>
   </si>
   <si>
     <t>978-5-534-19133-2</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс, созданный на основе актуальных научных и методологических разработок отечественных и зарубежных политологов, поможет студентам освоить основные понятия и категории политической науки, структуру и иерархию политической мысли.</t>
+    <t>Учебник, созданный на основе актуальных научных и методологических разработок отечественных и зарубежных политологов, поможет студентам освоить основные понятия и категории политической науки, структуру и иерархию политической мысли. Учебник содержит практикум, включающий учебно-методические материалы для семинарских и практических занятий, структурно-логические схемы и таблицы, контрольные вопросы и задания, кейсы, тесты, тематику докладов, рефератов и сообщений, а также методические рекомендации по организации самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-19135-6</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>27.12.2023</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс написан на основе многолетнего опыта преподавания авторами курса «Теоретическая политология» и других политологических дисциплин. Издание освещает основные тематические области политической науки: основы теории политики, вопросы функционирования отдельных политических институтов и политических систем общества в целом, проблемы современной мировой политики и международных отношений. В издании представлены все основные учебные темы курса политологии, по сложным вопросам приводятся мнения разных экспертов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов политологических направлений, преподавателей и всех интересующихся политическими процессами в России и в мире.</t>
   </si>
   <si>
     <t>978-5-534-18180-7</t>
   </si>
   <si>
     <t>13.02.2025</t>
   </si>
   <si>
     <t>РОССИЯ И МИР: ГЛОБАЛЬНЫЕ ПРОБЛЕМЫ СОВРЕМЕННОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>