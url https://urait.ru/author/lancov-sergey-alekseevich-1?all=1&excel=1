--- v4 (2026-07-13)
+++ v5 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>13.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>