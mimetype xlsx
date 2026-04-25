--- v2 (2026-03-04)
+++ v3 (2026-04-25)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>04.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,105 +127,99 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вебера В. Р., Чувакова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Языки и литература</t>
-[...2 lines deleted...]
-    <t>Английский язык</t>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
     <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских образовательных учреждений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14192-4</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.11.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов медицинских образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-15900-4</t>
   </si>
   <si>
     <t>81.2Англ-922я723</t>
   </si>
   <si>
     <t>31.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Чувакова Г. И.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16396-4</t>
   </si>
   <si>
     <t>53.54я73</t>
   </si>
   <si>
     <t>14.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования</t>
   </si>
   <si>
     <t>978-5-534-16397-1</t>
   </si>
   <si>
     <t>53.54я723</t>
   </si>
@@ -1097,557 +1091,557 @@
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>152</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>939.0</v>
       </c>
       <c r="M7" s="9">
         <v>1029.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.304</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589253</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>152</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>939.0</v>
       </c>
       <c r="M8" s="9">
         <v>1029.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.304</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587802</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>145</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L9" s="9">
         <v>779.0</v>
       </c>
       <c r="M9" s="9">
         <v>859.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.194</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587803</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>145</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L10" s="9">
         <v>779.0</v>
       </c>
       <c r="M10" s="9">
         <v>859.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.194</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589250</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>505</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2569.0</v>
       </c>
       <c r="M11" s="9">
         <v>2829.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.732</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589251</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>505</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2569.0</v>
       </c>
       <c r="M12" s="9">
         <v>2829.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.732</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584219</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>331</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1769.0</v>
       </c>
       <c r="M13" s="9">
         <v>1949.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.521</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584697</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>330</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1759.0</v>
       </c>
       <c r="M14" s="9">
         <v>1929.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.52</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>