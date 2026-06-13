--- v3 (2026-04-25)
+++ v4 (2026-06-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>25.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+  <si>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,192 +133,198 @@
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вебера В. Р., Чувакова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
-    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских образовательных учреждений.</t>
+    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14192-4</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.11.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов медицинских образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями.</t>
   </si>
   <si>
     <t>978-5-534-15900-4</t>
   </si>
   <si>
     <t>81.2Англ-922я723</t>
   </si>
   <si>
     <t>31.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Чувакова Г. И.</t>
   </si>
   <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16396-4</t>
   </si>
   <si>
     <t>53.54я73</t>
   </si>
   <si>
     <t>14.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования</t>
+    <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях.</t>
   </si>
   <si>
     <t>978-5-534-16397-1</t>
   </si>
   <si>
     <t>53.54я723</t>
   </si>
   <si>
     <t>19.06.2023</t>
   </si>
   <si>
     <t>ОБЩИЙ УХОД ЗА БОЛЬНЫМИ 3-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе представлен материал, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. В каждой из тем определен объем знаний и умений студента, поставлены вопросы для работы с основной учебной и дополнительной литературой. Описаны основные практические манипуляции по уходу за больными различного профиля.</t>
   </si>
   <si>
     <t>978-5-534-16395-7</t>
   </si>
   <si>
     <t>53.5я73</t>
   </si>
   <si>
     <t>ОБЩИЙ УХОД ЗА БОЛЬНЫМИ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>В курсе представлен материал, рассчитанный на аудиторную и самостоятельную работу студентов медицинских училищ и колледжей по дисциплине «Общий уход за больными». В курсе описаны методики наблюдения медицинской сестрой за внешним видом и состоянием пациента, его личной гигиеной; питанием и кормлением; рассмотрена помощь при основных клинических симптомах — кашле, одышке, рвоте, запорах и др. Значительное внимание уделено описанию ухода за лежачим больным. Рассмотрены причины некоторых острых состояний, требующих неотложной помощи, и роль медсестры в оказании таковой. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов образовательных учреждений среднего профессионального образования, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16398-8</t>
   </si>
   <si>
-    <t>ОСНОВЫ СЕСТРИНСКОГО ДЕЛА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...7 lines deleted...]
-  <si>
     <t>20.03.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ СЕСТРИНСКОГО ДЕЛА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе представлен материал по основам сестринского дела, рассчитанный как на аудиторную, так и на самостоятельную работу студентов. В каждой из тем определены объем знаний и умений студента, поставлены вопросы для работы с основной учебной и дополнительной литературой. Описаны основные практические манипуляции по уходу за больными различного профиля, в том числе при неотложных состояниях. В приложении представлен перечень навыков и умений, которыми должна владеть медицинская сестра, приведен справочный материал.</t>
   </si>
   <si>
     <t>978-5-534-16394-0</t>
   </si>
   <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>Основы сестринского дела 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Г.И. Чуваков [и др.]; под редакцией Г.И. Чувакова.</t>
+  </si>
+  <si>
+    <t>В курсе представлен материал по основам сестринского дела, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Курс освещает общий уход, основные практические манипуляции по уходу за больными различного профиля, в том числе при неотложных состояниях.</t>
+  </si>
+  <si>
+    <t>978-5-534-22013-1</t>
+  </si>
+  <si>
     <t>29.01.2021</t>
   </si>
   <si>
     <t>СЕСТРИНСКИЙ УХОД В ОНКОЛОГИИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Петрова Н. Г.</t>
   </si>
   <si>
     <t>Учебник подготовлен сотрудниками Первого Санкт-Петербургского государственного медицинского университета имени академика И. П. Павлова и Федерального медицинского исследовательского центра имени В. А. Алмазова. В нём изложены принципы работы медицинской сестры в системе онкологической помощи, диагностики, профилактики, лечения наиболее частых и клинически значимых онкологических заболеваний, особенности общего, специализированного сестринского ухода за больными и паллиативной помощи при злокачественных новообразованиях.</t>
   </si>
   <si>
     <t>978-5-534-14102-3</t>
   </si>
   <si>
     <t>53.3я73</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>СЕСТРИНСКОЕ ДЕЛО В ОНКОЛОГИИ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс подготовлен сотрудниками Первого Санкт-Петербургского государственного медицинского университета имени академика И. П. Павлова и Федерального медицинского исследовательского центра имени В. А. Алмазова. В нем изложены принципы диагностики, профилактики и лечения онкологических заболеваний, психологической и медико-социальной помощи больным. Основное внимание уделено описанию общего и специализированного сестринского ухода и паллиативной помощи при онкологических заболеваниях. Рассматривается роль медицинской сестры в просветительской и обучающей деятельности: организация поддержки больного в семье, изменения его стиля (образа) жизни и др. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессиоального образования и профессиональным требованиям. Предназначен для студентов образовательных учреждений среднего профессионального образования, последипломного усовершенствования знаний и умений (навыков) медицинских сестер лечебно-профилактических учреждений, в первую очередь онкологического профиля.</t>
+    <t>Курс подготовлен сотрудниками Первого Санкт-Петербургского государственного медицинского университета имени академика И. П. Павлова и Федерального медицинского исследовательского центра имени В. А. Алмазова. В нем изложены принципы диагностики, профилактики и лечения онкологических заболеваний, психологической и медико-социальной помощи больным. Основное внимание уделено описанию общего и специализированного сестринского ухода и паллиативной помощи при онкологических заболеваниях. Рассматривается роль медицинской сестры в просветительской и обучающей деятельности: организация поддержки больного в семье, изменения его стиля (образа) жизни и др.</t>
   </si>
   <si>
     <t>978-5-534-18662-8</t>
   </si>
   <si>
     <t>53.3я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -684,51 +690,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588591" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588679" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589252" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589253" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587802" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587803" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589250" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589251" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskiy-uhod-v-onkologii-584219" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskoe-delo-v-onkologii-584697" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588591" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588679" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589252" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589253" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587802" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587803" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589251" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-600551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskiy-uhod-v-onkologii-584219" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskoe-delo-v-onkologii-584697" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1329,319 +1335,319 @@
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.194</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>589250</v>
+        <v>589251</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>505</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2569.0</v>
       </c>
       <c r="M11" s="9">
         <v>2829.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.732</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>589251</v>
+        <v>600551</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>505</v>
+        <v>467</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2569.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2829.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.732</v>
+        <v>0.686</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584219</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>331</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1769.0</v>
       </c>
       <c r="M13" s="9">
         <v>1949.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.521</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584697</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>330</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1759.0</v>
       </c>
       <c r="M14" s="9">
         <v>1929.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.52</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>