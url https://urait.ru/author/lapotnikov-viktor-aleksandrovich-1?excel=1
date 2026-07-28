--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>13.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>