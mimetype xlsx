--- v2 (2026-03-20)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>20.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>