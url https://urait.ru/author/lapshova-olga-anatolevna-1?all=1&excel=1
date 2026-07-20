--- v3 (2026-05-20)
+++ v4 (2026-07-20)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,96 +169,93 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.03.2022</t>
   </si>
   <si>
     <t>ОПЛАТА ТРУДА В ОРГАНИЗАЦИИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Лапшовой О.А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Раскрыты правовые основы регулирования оплаты труда, методы планирования и регулирования средств на оплату труда, дается подробный анализ использования фонда оплаты труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
+    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Для студентов образовательных учреждений среднего профессионального образования, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
   </si>
   <si>
     <t>978-5-534-15550-1</t>
   </si>
   <si>
     <t>65.24я723</t>
   </si>
   <si>
     <t>24.03.2022</t>
   </si>
   <si>
     <t>ОПЛАТА ТРУДА ПЕРСОНАЛА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Раскрыты правовые основы регулирования оплаты труда, методы планирования и регулирования средств на оплату труда, дается подробный анализ использования фонда оплаты труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
+    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Для бакалавров, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
   </si>
   <si>
     <t>978-5-534-15248-7</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>19.01.2017</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе всесторонне рассматриваются основные аспекты управления человеческими ресурсами, концепции и философия этой деятельности, теория корпоративной культуры, стратегии кадровой политики и планирования человеческих ресурсов, а также алгоритмы анализа кадрового потенциала организации. Раскрыты методы управления деловой карьерой и формирования кадрового резерва. Особое внимание уделяется практике управления человеческими ресурсами в разных странах. Освещены организационные и социально-психологические аспекты управления человеческими ресурсами. Курс станет незаменимым подспорьем для будущих руководителей государственных и коммерческих организаций.</t>
+    <t>В учебнике всесторонне рассматриваются основные аспекты управления человеческими ресурсами, концепции и философия этой деятельности, теория корпоративной культуры, стратегии кадровой политики и планирования человеческих ресурсов, а также алгоритмы анализа кадрового потенциала организации. Раскрыты методы управления деловой карьерой и формирования кадрового резерва. Особое внимание уделяется практике управления человеческими ресурсами в разных странах. Освещены организационные и социально-психологические аспекты управления человеческими ресурсами. Книга станет незаменимым подспорьем для будущих руководителей государственных и коммерческих организаций.</t>
   </si>
   <si>
     <t>978-5-534-01928-5</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>17.01.2017</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЧЕЛОВЕЧЕСКИМИ РЕСУРСАМИ. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе всесторонне рассматриваются основные аспекты управления человеческими ресурсами, концепции и философия этой деятельности, теория корпоративной культуры, стратегии кадровой политики и планирования человеческих ресурсов, а также алгоритмы анализа кадрового потенциала организации. Раскрыты методы управления деловой карьерой и формирования кадрового резерва. Особое внимание уделяется практике управления человеческими ресурсами в разных странах. Освещены организационные и социально-психологические аспекты управления человеческими ресурсами. Курс станет незаменимым подспорьем для будущих руководителей государственных и коммерческих организаций. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-9916-8761-4</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1177,61 +1174,61 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2109.0</v>
       </c>
       <c r="M9" s="9">
         <v>2319.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.612</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>