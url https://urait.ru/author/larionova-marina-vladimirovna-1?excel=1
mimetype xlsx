--- v2 (2026-03-14)
+++ v3 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>14.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>