--- v3 (2026-05-05)
+++ v4 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
-[...1 lines deleted...]
-    <t>05.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,90 @@
   <si>
     <t>26.08.2024</t>
   </si>
   <si>
     <t>ИСПАНСКИЙ ЯЗЫК С ЭЛЕМЕНТАМИ ДЕЛОВОГО ОБЩЕНИЯ ДЛЯ НАЧИНАЮЩИХ 5-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Ларионова М. В., Царева Н. И., Гонсалес-Фернандес А. ..</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Испанский язык</t>
   </si>
   <si>
-    <t>Мир испанского языка это более 500 млн человек, которые говорят на нем в 22 странах на четырех континентах. Испанский язык это способ познакомиться с богатейшими культурами народов, населяющих территорию от южных штатов США до Огненной земли, от острова Пасхи в Тихом океане до Тенерифе в Атлантике и Майорки в Средиземном море. Если вы хотите за короткое время научиться говорить по-испански, вам необходим именно этот учебник. После первого же урока вы освоите произношение и научитесь читать на испанском языке. Овладев необходимым минимумом грамматики, вы получите возможность прикоснуться к прекрасному миру испанской и латиноамериканской литературы посредством оригинальных текстов, которые включены в учебник. А самое главное, вы не только научитесь грамотному владению испанским языком в рамках основных лексических тем социально-бытовой сферы, но и познакомитесь с особенностями языка делового общения благодаря разделу «Деловой испанский язык». Курс является первым из серии курсов, объединенных названием Esp@nol.hoy, и адресован студентам языковых и неязыковых учебных заведений, курсов иностранных языков, учащимся школ, гимназий, лицеев, широкому кругу лиц, интересующихся культурой испаноязычных стран. Для дальнейшего обучения предлагается использовать курс «Esp@nol.hoy. Nivel В1. Испанский язык с элементами делового общения для продолжающих».</t>
+    <t>Курс является первым из серии курсов, объединенных названием Esp@nol.hoy, и ориентирован на формирование начальных умений и навыков общения по-испански в учебно-профессиональной и социально-культурной сферах, приобретение грамматических и лексических знаний, необходимых для успешной коммуникации и соответствующих уровням A1 A2 языковой компетенции. Курс направлен на решение двойной задачи: научить владению испанским языком в рамках основных лексических тем социально-бытовой сферы и познакомить с особенностями языка делового общения. Курс состоит из 18 уроков, которые строятся на неадаптированных текстах современных испанских авторов. Каждый урок включает в себя грамматический и лексический разделы, речевые и разговорные задания, а также тематический цикл «Деловой испанский язык» и раздел «Контрольные задания». Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19553-8</t>
   </si>
   <si>
     <t>81.2Исп922</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ИСПАНСКИЙ ЯЗЫК С ЭЛЕМЕНТАМИ ДЕЛОВОГО ОБЩЕНИЯ ДЛЯ НАЧИНАЮЩИХ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Мир испанского языка — это более 500 млн человек, которые говорят на нем в 22 странах на четырех континентах. Испанский язык — это способ познакомиться с богатейшими культурами народов, населяющих территорию от южных штатов США до Огненной земли, от острова Пасхи в Тихом океане до Тенерифе в Атлантике и Майорки в Средиземном море. Если вы хотите за короткое время научиться говорить по-испански, вам необходим именно этот курс. После первого же урока вы освоите произношение и научитесь читать на испанском языке. Овладев необходимым минимумом грамматики, вы получите возможность прикоснуться к прекрасному миру испанской и латиноамериканской литературы посредством оригинальных текстов, которые включены в учебник. А самое главное, вы не только научитесь грамотному владению испанским языком в рамках основных лексических тем социально-бытовой сферы, но и познакомитесь с особенностями языка делового общения благодаря разделу «Деловой испанский язык». В курсе представлена первая часть из четырех, объединенных названием Esp@nol. Hoy. Курс адресован студентам языковых и неязыковых вузов, курсов иностранных языков, учащимся школ, гимназий, лицеев, широкому кругу лиц, интересующихся культурой испаноязычных стран. Для дальнейшего обучения предлагается использовать курс «Esp@nol.hoy. Nivel В1. Испанский язык с элементами делового общения для продолжающих».</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-19549-1</t>
   </si>
   <si>
     <t>81.2Исп923</t>
   </si>
   <si>
     <t>28.09.2016</t>
   </si>
   <si>
     <t>ИСПАНСКИЙ ЯЗЫК С ЭЛЕМЕНТАМИ ДЕЛОВОГО ОБЩЕНИЯ ДЛЯ ПРОДОЛЖАЮЩИХ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гонсалес-Фернандес А. .., Ларионова М. В., Царева Н. И.</t>
   </si>
   <si>
-    <t>Книга, которую вы держите в руках, является продолжением книги «Esp@nol.hoy. Niveles A1 A2. Испанский язык с элементами делового общения для начинающих» М. В. Ларионовой, Н. И. Царевой и А. Гонсалес-Фернандес. Она позволит вам продолжить изучение делового испанского, углубляя в то же время свои знания по грамматике и расширяя свой активный словарь. Особенностью книги является активное использование современной испанской и латиноамериканской литературы, вы изучаете живой и современный язык, грамматику и лексические формы. Раздел «Из аудитории в мир бизнеса» разработан для тех, кто стремится к овладению деловой лексикой и оборотами речи. Вы научитесь обсуждать по-испански такие темы, как Биржа, Маркетинг, Торговля, Банковская система, Страхование, Макроэкономика и многие другие. В этом вам помогут специальные задания, составленные таким образом, чтобы облегчить запоминание и активизировать новые слова и выражения. Учебник является второй из четырех книг, объединенных названием Esp@nol.hoy, и адресован студентам языковых и неязыковых вузов, курсов иностранных языков, учащимся школ, гимназий, лицеев, широкому кругу лиц, интересующихся культурой испаноязычных стран.</t>
+    <t>Особенностью книги является активное использование современной испанской и латиноамериканской литературы, Вы изучаете живой и современный язык, грамматику и лексические формы. Раздел «Из аудитории в мир бизнеса» разработан для тех, кто стремится к овладению деловой лексикой и оборотами речи. Вы научитесь обсуждать по-испански такие темы, как Биржа, Маркетинг, Торговля, Банковская система, Страхование, Макроэкономика и многие другие.</t>
   </si>
   <si>
     <t>978-5-534-01024-4</t>
   </si>
   <si>
     <t>81.2Исп.я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>27.08.2024</t>
   </si>
   <si>
     <t>ИСПАНСКИЙ ЯЗЫК. БАЗОВЫЙ УРОВЕНЬ: 10—11 КЛАССЫ 5-е изд., испр. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>Мир испанского языка — это более 500 млн человек, которые говорят на нем в 22 странах на четырех континентах. Испанский язык — это способ познакомиться с богатейшими культурами народов, населяющих территорию от южных штатов США до Огненной земли, от острова Пасхи в Тихом океане до Тенерифе в Атлантике и Майорки в Средиземном море. После первого же урока обучающийся освоит произношение и научится читать на испанском языке. Овладев необходимым минимумом грамматики, обучающийся получит возможность прикоснуться к прекрасному миру испанской и латиноамериканской литературы посредством оригинальных текстов, которые включены в курс. Соответствует требованиям федеральных государственных образовательных стандартов среднего общего образования и среднего профессионального образования. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
@@ -979,344 +976,344 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2339.0</v>
       </c>
       <c r="M6" s="9">
         <v>2569.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.671</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>582758</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>341</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1459.0</v>
       </c>
       <c r="M7" s="9">
         <v>1599.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="Y7" s="8">
         <v>0.425</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589217</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>455</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2339.0</v>
       </c>
       <c r="M8" s="9">
         <v>2569.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>81.2</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.671</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582760</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>353</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1499.0</v>
       </c>
       <c r="M9" s="9">
         <v>1649.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>0.437</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589218</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>341</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1459.0</v>
       </c>
       <c r="M10" s="9">
         <v>1599.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.425</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>