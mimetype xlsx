--- v1 (2026-02-10)
+++ v2 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
-    <t>10.02.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,99 +112,99 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>25.08.2016</t>
   </si>
   <si>
-    <t>АВТОМАТИЗАЦИЯ ИЗМЕРЕНИЙ, КОНТРОЛЯ И ИСПЫТАНИЙ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., испр. и доп. Учебное пособие для вузов</t>
+    <t>АВТОМАТИЗАЦИЯ ИЗМЕРЕНИЙ, КОНТРОЛЯ И ИСПЫТАНИЙ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Латышенко К. П., Головин В. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Метрология, стандартизация и сертификация</t>
   </si>
   <si>
     <t>В учебном пособии хорошо представлены основные способы и приборы измерений, испытаний и контроля изделий и сред, рассмотрены соответствующие описательные примеры, представлены методы расчета, статистические данные и нормативная документация. Приведены задания к курсовой работе и показаны примеры ее выполнения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-08688-1</t>
+    <t>978-5-534-22159-6</t>
   </si>
   <si>
     <t>34.5-7я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>13.12.2018</t>
   </si>
   <si>
     <t>АВТОМАТИЗАЦИЯ ИЗМЕРЕНИЙ, КОНТРОЛЯ И ИСПЫТАНИЙ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>978-5-534-10714-2</t>
+    <t>978-5-534-22164-0</t>
   </si>
   <si>
     <t>34.5-7я723</t>
   </si>
   <si>
     <t>04.01.2025</t>
   </si>
   <si>
     <t>ИЗМЕРЕНИЕ МЕХАНИЧЕСКИХ ВЕЛИЧИН 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Латышенко К. П.</t>
   </si>
   <si>
     <t>В учебнике рассматриваются основные принципы метрологии, методы и средства измерения и контроля геометрических и физико-механических параметров: линейных размеров, площади, объема, шероховатости поверхности, твердости и массы тел.</t>
   </si>
   <si>
     <t>978-5-534-20940-2</t>
   </si>
   <si>
     <t>32.965я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
@@ -801,51 +801,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatizaciya-izmereniy-kontrolya-i-ispytaniy-prakticheskiy-kurs-584722" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatizaciya-izmereniy-kontrolya-i-ispytaniy-prakticheskiy-kurs-587478" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izmerenie-mehanicheskih-velichin-590063" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izmerenie-parametrov-potoka-rashoda-urovnya-obema-veschestv-590064" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izmerenie-rashoda-zhidkostey-i-gazov-590062" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metody-i-pribory-kontrolya-okruzhayuschey-sredy-i-ekologicheskiy-monitoring-583453" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metrologiya-i-izmeritelnaya-tehnika-laboratornyy-praktikum-584702" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metrologiya-i-izmeritelnaya-tehnika-laboratornyy-praktikum-584726" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metrologiya-i-izmeritelnaya-tehnika-mikroprocessornye-analizatory-zhidkosti-584703" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/monitoring-zagryazneniya-okruzhayuschey-sredy-583773" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/opticheskie-metody-analiza-590070" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiacionnye-metody-kontrolya-590071" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiacionnye-metody-kontrolya-590358" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-analiza-i-kontrolya-590039" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-analiza-i-kontrolya-590040" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-i-sredstva-izmereniya-590037" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-i-sredstva-izmereniya-590038" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hromatograficheskie-metody-analiza-559036" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektricheskie-izmereniya-590065" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrohimicheskie-metody-analiza-590068" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatizaciya-izmereniy-kontrolya-i-ispytaniy-prakticheskiy-kurs-584722" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatizaciya-izmereniy-kontrolya-i-ispytaniy-prakticheskiy-kurs-587478" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izmerenie-mehanicheskih-velichin-590063" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izmerenie-parametrov-potoka-rashoda-urovnya-obema-veschestv-590064" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izmerenie-rashoda-zhidkostey-i-gazov-590062" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metody-i-pribory-kontrolya-okruzhayuschey-sredy-i-ekologicheskiy-monitoring-583453" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metrologiya-i-izmeritelnaya-tehnika-laboratornyy-praktikum-584702" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metrologiya-i-izmeritelnaya-tehnika-laboratornyy-praktikum-584726" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metrologiya-i-izmeritelnaya-tehnika-mikroprocessornye-analizatory-zhidkosti-584703" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/monitoring-zagryazneniya-okruzhayuschey-sredy-583773" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/opticheskie-metody-analiza-590070" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiacionnye-metody-kontrolya-590071" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiacionnye-metody-kontrolya-590358" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-analiza-i-kontrolya-590039" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-analiza-i-kontrolya-590040" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-i-sredstva-izmereniya-590037" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskie-izmereniya-i-pribory-metody-i-sredstva-izmereniya-590038" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hromatograficheskie-metody-analiza-590069" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektricheskie-izmereniya-590065" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrohimicheskie-metody-analiza-590068" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -2200,69 +2200,69 @@
         <v>106</v>
       </c>
       <c r="S21" s="6" t="s">
         <v>117</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
         <v>118</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>103</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y21" s="8">
         <v>0.557</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
-        <v>559036</v>
+        <v>590069</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>73</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>479.0</v>
       </c>
       <c r="M22" s="9">
         <v>529.0</v>
       </c>
       <c r="N22" s="6"/>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>38</v>