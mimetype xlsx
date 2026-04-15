--- v1 (2026-02-20)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>20.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>