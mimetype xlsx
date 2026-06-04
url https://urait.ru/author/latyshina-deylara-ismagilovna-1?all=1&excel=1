--- v2 (2026-04-15)
+++ v3 (2026-06-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>16.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,108 +133,111 @@
   <si>
     <t>26.06.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОЙ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Латышина Д. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>История педагогики и образования</t>
   </si>
   <si>
-    <t>Учебник представляет собой модуль к курсу истории педагогики и образования. Предлагаемая читателям книга о развитии педагогики и образования в России многим отличается от подобных изданий. В ней впервые развернуто представлена отечественная педагогическая культура и образование начиная с древних времен до ХХI века. Конкретные материалы о выдающихся отечественных педагогах, яркие описания знаменитых учебных заведений, например Царскосельского лицея, Института благородных девиц и др., делают чтение учебника увлекательным. В книге раскрыты особенности развития педагогики и образования не только русского, но и других народов России. Написанный понятным для любого читателя, простым и красочным языком, учебник представляет все лучшее в педагогике России и позволяет увидеть неисчерпаемые резервы для развития многих идей прошлого в наши дни. Не только студенты бакалавриата, но и другие читатели увидят в учебнике богатство и неповторимость отечественной культуры, частью которой являются образование и педагогика.</t>
+    <t>Предлагаемая читателям книга о развитии педагогики и образования в России многим отличается от подобных изданий. В ней впервые развернуто представлена отечественная педагогическая культура и образование начиная с древних времен до ХХI века. Конкретные материалы о выдающихся отечественных педагогах, яркие описания знаменитых учебных заведений, например Царскосельского лицея, Института благородных девиц и др., делают чтение учебника увлекательным. В книге раскрыты особенности развития педагогики и образования не только русского, но и других народов России. Написанный понятным для любого читателя, простым и красочным языком, учебник представляет все лучшее в педагогике России и позволяет увидеть неисчерпаемые резервы для развития многих идей прошлого в наши дни. Не только студенты бакалавриата, но и другие читатели увидят в учебнике богатство и неповторимость отечественной культуры, частью которой являются образование и педагогика.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00569-1</t>
   </si>
   <si>
     <t>74.03я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.06.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемая читателям книга о развитии педагогики и образования многим отличается от подобных изданий. После краткого обзора зарубежной истории педагогики в ней впервые развернуто представлены отечественная педагогическая культура и образование начиная с древних времен до ХХI в. Конкретные материалы о выдающихся отечественных педагогах, яркие описания знаменитых учебных заведений, например Царскосельского лицея, Института благородных девиц и др., делают чтение учебника увлекательным. В книге раскрыты особенности развития педагогики и образования не только русского, но и других народов России. Написанный понятным для любого читателя, простым и красочным языком, учебник представляет все лучшее в педагогике России и позволяет увидеть неисчерпаемые резервы для развития многих идей прошлого в наши дни. Не только студенты бакалавриата, но и другие читатели увидят в учебнике богатство и неповторимость отечественной культуры, частью которой являются образование и педагогика.</t>
+    <t>Предлагаемая читателям книга о развитии педагогики и образования многим отличается от подобных изданий. После краткого обзора зарубежной истории педагогики в ней впервые развернуто представлена отечественная педагогическая культура и образование, начиная с древних времен до ХХI века. Конкретные материалы о выдающихся отечественных педагогах, яркие описания знаменитых учебных заведений, например Царскосельского лицея, Института благородных девиц и др., делают чтение учебника увлекательным. В книге раскрыты особенности развития педагогики и образования не только русского, но и других народов России. Написанный понятным для любого читател,я простым и красочным языком, учебник представляет все лучшее в педагогике России и позволяет увидеть неисчерпаемые резервы для развития многих идей прошлого в наши дни. Не только студенты бакалавриата, но и другие читатели увидят в учебнике богатство и неповторимость отечественной культуры, частью которой являются образование и педагогика.</t>
   </si>
   <si>
     <t>978-5-534-09398-8</t>
   </si>
   <si>
     <t>24.04.2014</t>
   </si>
   <si>
     <t>ЭТНОПЕДАГОГИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Латышина Д. И., Хайруллин Р. З.</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>Данный учебник предназначен для изучения педагогики различных этносов. Он не имеет аналогов, оригинален по замыслу и построению. В нем впервые в педагогической литературе обобщены данные исследования этнокультур и этнопедагогики народов России, проживающих в различных регионах — в Поволжье и Приуралье, на Северном Кавказе, в Сибири и на Крайнем Севере. На основе анализа факторов, повлиявших на этнокультуры, авторы учебника показывают своеобразие национальной психологии отдельных этносов и сложившейся у них традиции воспитания детей. Изучение будущими педагогами представленных в пособии материалов должно способствовать развитию у учителя и детей благожелательного интереса к различным народам, научить их гордиться национальными богатствами своей Родины. Для лучшего усвоения материала в учебнике представлены вопросы и задания для самоконтроля, а также приведены списки рекомендуемой литературы.</t>
+    <t>Впервые в педагогической литературе обобщены данные исследования этнокультур и этнопедагогики народов России, проживающих в различных регионах — в Поволжье и Приуралье, на Северном Кавказе, в Сибири и на Крайнем Севере. На основе анализа факторов, повлиявших на этнокультуры, авторы показывают своеобразие национальной психологии отдельных этносов и сложившейся у них традиции воспитания детей. Изучение представленных материалов должно способствовать развитию благожелательного интереса к различным народам. .</t>
   </si>
   <si>
     <t>978-5-534-02719-8</t>
   </si>
   <si>
     <t>74.6я73</t>
   </si>
   <si>
     <t>06.07.2016</t>
   </si>
   <si>
     <t>ЭТНОПЕДАГОГИКА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Впервые в педагогической литературе обобщены данные исследования этнокультур и этнопедагогики народов России, проживающих в различных регионах — в Поволжье и Приуралье, на Северном Кавказе, в Сибири и на Крайнем Севере. На основе анализа факторов, повлиявших на этнокультуры, авторы показывают своеобразие национальной психологии отдельных этносов и сложившейся у них традиции воспитания детей. Изучение представленных материалов должно способствовать развитию благожелательного интереса к различным народам.</t>
   </si>
   <si>
     <t>978-5-534-01580-5</t>
   </si>
   <si>
     <t>74.6я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1083,61 +1086,61 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2059.0</v>
       </c>
       <c r="M8" s="9">
         <v>2259.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.597</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">