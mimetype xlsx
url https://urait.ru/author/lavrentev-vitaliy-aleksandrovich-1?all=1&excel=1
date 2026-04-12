--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>07.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>