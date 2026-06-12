--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
-[...1 lines deleted...]
-    <t>12.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+  <si>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,69 +133,66 @@
   <si>
     <t>11.02.2020</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 2. МОРФОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Колесниковой С. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
-    <t>Курс поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Курс содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
+    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12639-6, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>81.2Ря73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 3. СИНТАКСИС 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
   </si>
   <si>
     <t>978-5-534-12637-2, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>29.09.2020</t>
   </si>
   <si>
     <t>ФУНКЦИОНАЛЬНАЯ ГРАММАТИКА РУССКОГО ЯЗЫКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Настоящий курс позволяет определить содержательное, семантическое пространство языка, выявить субъективные и объективные смыслы, рассмотреть совокупность средств выражения разных категориальных значений (смыслов); создать целостное, основанное на современных научных концепциях представление о разновидности функциональной грамматики, базирующейся на понятиях «функция», «функционально-семантическое поле», «функционально-семантическая категория». Курс позволяет развить навыки и способности студентов (бакалавров и магистрантов) к самостоятельному освоению и критическому осмыслению грамматического описания, основанного на синтезе направлений анализа языковых единиц и категорий, — «от функции» и «от смысла». Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов-бакалавров, магистрантов, преподавателей вузов, аспирантов, научных работников, учителей-словесников.</t>
   </si>
   <si>
     <t>978-5-534-12882-6</t>
   </si>
   <si>
     <t>81я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -916,131 +913,131 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1629.0</v>
       </c>
       <c r="M6" s="9">
         <v>1789.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.485</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>587908</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>407</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2119.0</v>
       </c>
       <c r="M7" s="9">
         <v>2329.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.613</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>