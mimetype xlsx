--- v1 (2026-02-23)
+++ v2 (2026-05-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
-[...1 lines deleted...]
-    <t>23.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+  <si>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -229,72 +229,69 @@
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
     <t>В книге изложены основные методологические подходы к исследованию происходящих в обществе социально-экономических и политических процессов, дана характеристика основополагающих принципов диалектики социального познания, общенаучных и основных конкретносоциологических методов исследования указанных процессов, а также методов прикладной политологии.</t>
   </si>
   <si>
     <t>978-5-534-19624-5</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>18.06.2014</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И., Кафтан В. В. ; Отв. ред. Лавриненко В. Н.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
-    <t>История философии и идей</t>
+    <t>Философия</t>
   </si>
   <si>
     <t>В курсе изложены основные положения системы философского знания, раскрывается мировоззренческое и методологическое значение философии. Рассмотрены основные исторические этапы и направления ее развития от древних времен до наших дней. Содержание курса переработано с учетом новейших достижений философского знания. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений, а также всех, интересующихся проблемами современной философии.</t>
   </si>
   <si>
     <t>978-5-534-18249-1</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>18.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Кафтан В. В., Чернышова Л. И. ; Под ред. Лавриненко В.Н.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Философия</t>
   </si>
   <si>
     <t>При написании курса авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного курса является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики.</t>
   </si>
   <si>
     <t>978-5-534-18252-1</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>13.02.2013</t>
   </si>
   <si>
     <t>КОНЦЕПЦИИ СОВРЕМЕННОГО ЕСТЕСТВОЗНАНИЯ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Данное издание учебника доработано с учетом последних достижений в различных областях естественных наук. В нем учитывается также опыт преподавания данной дисциплины с момента ее включения в программу обучения студентов разных вузов до самого последнего времени. В книге раскрыты основы современных концепций естествознания, их научное содержание и значение. Проблемный подход к анализу их содержания сочетается с рассмотрением исторического развития различных идей, теорий, учений из области физики, химии, биологии и других естественных наук.</t>
   </si>
   <si>
     <t>978-5-534-21242-6</t>
   </si>
   <si>
     <t>20z73</t>
   </si>
@@ -1409,690 +1406,690 @@
       <c r="J10" s="8">
         <v>240</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L10" s="9">
         <v>1339.0</v>
       </c>
       <c r="M10" s="9">
         <v>1469.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.411</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582599</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>360</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="9">
         <v>1899.0</v>
       </c>
       <c r="M11" s="9">
         <v>2089.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.556</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583574</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>293</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L12" s="9">
         <v>1589.0</v>
       </c>
       <c r="M12" s="9">
         <v>1749.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.475</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584208</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>246</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L13" s="9">
         <v>1369.0</v>
       </c>
       <c r="M13" s="9">
         <v>1509.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.418</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587214</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>246</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L14" s="9">
         <v>1369.0</v>
       </c>
       <c r="M14" s="9">
         <v>1509.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>70</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.418</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>582622</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>414</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L15" s="9">
         <v>2149.0</v>
       </c>
       <c r="M15" s="9">
         <v>2359.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>70</v>
       </c>
       <c r="R15" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="S15" s="6" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.622</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>590579</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="E16" s="6" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>414</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L16" s="9">
         <v>2149.0</v>
       </c>
       <c r="M16" s="9">
         <v>2359.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.622</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>583820</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E17" s="6" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>325</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L17" s="9">
         <v>1739.0</v>
       </c>
       <c r="M17" s="9">
         <v>1909.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.514</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>582581</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>376</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L18" s="9">
         <v>1969.0</v>
       </c>
       <c r="M18" s="9">
         <v>2169.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q18" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R18" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R18" s="6" t="s">
+      <c r="S18" s="6" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.575</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>598514</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E19" s="6" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>325</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L19" s="9">
         <v>1739.0</v>
       </c>
       <c r="M19" s="9">
         <v>1909.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.514</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>