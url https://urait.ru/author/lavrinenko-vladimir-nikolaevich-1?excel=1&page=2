--- v1 (2026-03-21)
+++ v2 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>21.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>