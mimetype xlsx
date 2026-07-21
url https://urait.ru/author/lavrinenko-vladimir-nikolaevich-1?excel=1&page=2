--- v2 (2026-05-21)
+++ v3 (2026-07-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,108 +160,105 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18022-0</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>, Лавриненко В. Н. [и др.] ; Под ред. Лавриненко В.Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе в доступной для понимания форме изложен полный курс политологии. Авторами рассмотрены основные понятия (категории) политологии, ее общетеоретические и методологические проблемы. Значительное внимание уделено истории развития политической мысли и актуальным проблемам современной политической науки. Дается глубокое исследование политической системы общества и ее основных институтов, политических процессов, партий и партийных систем, политических элит, лидерства. Рассмотрены также особенности прикладной политологии и политические технологии.</t>
+    <t>В учебнике в доступной для понимания форме изложен полный курс политологии. Авторами рассмотрены основные понятия (категории) политологии, ее общетеоретические и методологические проблемы. Значительное внимание уделено истории развития политической мысли и актуальным проблемам современной политической науки. Дается глубокое исследование политической системы общества и ее основных институтов, политических процессов, партий и партийных систем, политических элит, лидерства. Рассмотрены также особенности прикладной политологии и политические технологии. После каждой главы приведены вопросы и задания, а в конце учебника расположены тесты, что позволит читателям самостоятельно оценить качество приобретенных знаний.</t>
   </si>
   <si>
     <t>978-5-534-18006-0</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>01.09.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Лавриненко В.Н., Чернышовой Л. И.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Деловые коммуникации</t>
   </si>
   <si>
-    <t>В курсе раскрываются основы психологии делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Курс заслужил положительные отзывы преподавателей, студентов и практических работников.</t>
+    <t>В учебнике раскрываются основы психологии делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Книга заслужила положительные отзывы преподавателей, студентов и практических работников. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, а также практикум, в котором представлены практические задания, упраженения, ролевые и деловые игры, психологические и контрольные тесты, вопросы для обсуждения.</t>
   </si>
   <si>
     <t>978-5-534-16813-6</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>06.03.2015</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ЭТИКА ДЕЛОВОГО ОБЩЕНИЯ 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>В курсе раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Отдельно освещены проблемы этики, этикета и культуры делового общения в целом. Курс заслужил положительные отзывы преподавателей, студентов и практических работников. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям и специальностям.</t>
+    <t>В учебнике раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития науки «Психология и этика делового общения», дается современное толкование многих ее проблем. Отдельный раздел посвящен проблемам этики, этикета и в целом культуры делового общения. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, психологические и контрольные тесты, вопросы для обсуждения.</t>
   </si>
   <si>
     <t>978-5-534-16811-2</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И. ; Под ред. Лавриненко В.Н., Чернышовой Л. И.</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Отдельно освещены проблемы этики, этикета и культуры делового общения в целом. Книга заслужила положительные отзывы преподавателей, студентов и практических работников. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, а также практикум, в котором представлены практические задания, упраженения, ролевые и деловые игры, психологические и контрольные тесты, вопросы для обсуждения.</t>
   </si>
   <si>
     <t>978-5-534-16815-0</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1180,61 +1177,61 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1739.0</v>
       </c>
       <c r="M9" s="9">
         <v>1909.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.514</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>