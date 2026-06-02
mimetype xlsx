--- v2 (2026-04-16)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>16.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,72 +130,72 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>10.04.2018</t>
   </si>
   <si>
     <t>ПРОГРАММНАЯ ИНЖЕНЕРИЯ И ТЕХНОЛОГИИ ПРОГРАММИРОВАНИЯ СЛОЖНЫХ СИСТЕМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лаврищева Е. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Программирование</t>
   </si>
   <si>
-    <t>В настоящем учебнике подробно рассмотрена история отечественной технологии программирования, теоретические ее аспекты и парадигмы программирования: модульная, объектно-компонентная и сервисная, а также методы разработки в них отдельных элементов, их сборки в систему с проведением верификации, тестирования систем и оценки качества, обозначены перспективы развития технологий компьютерных программ в направлении нанотехнологий. Инженерия программного обеспечения систем представлена областями знаний стандарта SWEBOK и линиями (Product Lines) изготовления вариантов программных продуктов на основе моделей характеристик и готовых ресурсов (Reuses, Assets, Artifakts и др.). Рассмотрены методы верификации моделей систем, конфигурационная сборка вариантов продуктов с обеспечением их правильности и надежной работы. Кроме того, в издании освещены перспективные дисциплины программной инженерии, веб-семантики и онтологии доменов, а также новые методы и теории SEMAT, направленные на повышения уровня компетентности обучения студентов в области Computer Sciences. Приводится сайт (http://7dragons.ru/ru) разработки и обучения технологии создания систем из готовых компонентов повторного использования (КПИ) и интерфейсов.</t>
+    <t>В настоящем учебнике подробно рассмотрена история отечественной технологии программирования, теоретические ее аспекты и парадигмы программирования: модульная, объектно-компонентная и сервисная, а также методы разработки в них отдельных элементов, их сборки в систему с проведением верификации, тестирования систем и оценки качества, обозначены перспективы развития технологий компьютерных программ в направлении нанотехнологий. Инженерия программного обеспечения систем представлена областями знаний стандарта SWEBOK и линиями (Product Lines) изготовления вариантов программных продуктов на основе моделей характеристик и готовых ресурсов (Reuses, Assets, Artifakts и др.). Рассмотрены методы верификации моделей систем, конфигурационная сборка вариантов продуктов с обеспечением их правильности и надежной работы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07604-2</t>
   </si>
   <si>
     <t>32.973я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.06.2016</t>
   </si>
   <si>
     <t>ПРОГРАММНАЯ ИНЖЕНЕРИЯ. ПАРАДИГМЫ, ТЕХНОЛОГИИ И CASE-СРЕДСТВА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены парадигмы, технологии и Case-средства для разработки сложных компьютерных систем из готовых программных ресурсов, создаваемых в разных парадигмах программирования. В первом разделе даны базовые понятия программной инженерии и метода сборки разноязычных модулей в сложные системы, а также средства автоматизации и реинженерии ресурсов и систем. Во втором разделе приведены новые формальные механизмы парадигм программирования (модульной, объектной, компонентной, аспектной и сервисной). Определен метод сборки программных ресурсов названных парадигм в сложные системы. В третьем разделе описаны технологии, линии изготовления элементов парадигм, их конфигурационной сборки, инженерии качества и CASE-средства поддержки парадигм и обучения языкам С#, JAVA, VBasic в среде веб-сайтов ИТК и фабрики программ КНУ. Текст книги сопровождается рисунками и таблицами.</t>
+    <t>В учебнике рассмотрены парадигмы, технологии и Case-средства для разработки сложных компьютерных систем из программных ресурсов разных парадигм программирования. В первом разделе даны базовые понятия программной инженерии и метода сборки разноязычных модулей в сложные системы, а также средства автоматизации и реинженерии ресурсов и систем. Во втором разделе приведены новые формальные механизмы парадигм программирования (модульной, объектной, компонентной, аспектной и сервисной). Дано определение метода сборки ресурсов названных парадигм в сложные системы. В третьем разделе описаны технологии, линии изготовления элементов парадигм, их конфигурационной сборки, инженерии качества и CASE-средства поддержки парадигм и обучения языкам С#, JAVA, VBasic в среде веб-сайтов ИТК и фабрики программ КНУ. Текст книги сопровождается рисунками и таблицами.</t>
   </si>
   <si>
     <t>978-5-534-01056-5</t>
   </si>
   <si>
     <t>32.97я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>