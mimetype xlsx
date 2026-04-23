--- v1 (2026-03-05)
+++ v2 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>05.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.07.2019</t>
   </si>
   <si>
     <t>КЛАССИФИКАЦИЯ ЛИЧНОСТЕЙ</t>
   </si>
   <si>
     <t>Лазурский А. Ф. ; Под ред. Басова М.Я., Мясищева В.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>В книге описываются общие основы классификации, объясняется ее главный принцип, даются определения понятий эндопсихики и экзопсихики. Представлены основные психические уровни, характеризуются все их разновидности с описанием психологических характеристик их типичных представителей. Описаны факторы, влияющие на формирование того или иного типа личности, среди которых важнейшее место занимают социальные. Печатается по изданию 1925 года. Для студентов факультетов психологии высших учебных заведений, преподавателей, а также для всех интересующихся психологией личности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09344-5</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.05.2019</t>
   </si>
   <si>
     <t>ОЧЕРК НАУКИ О ХАРАКТЕРАХ</t>
   </si>
   <si>
     <t>Лазурский А. Ф.</t>
   </si>
   <si>
     <t>Лазурский А. Ф. одним из первых начал проводить исследование личности, применяя разработанный им метод естественного эксперимента, и стал пионером в изучении индивидуальных особенностей людей, обусловливающих разнообразие характеров. Подробному описанию и анализу целого ряда наклонностей или душевных качеств, образующих личность, и посвящена эта работа. Для широкого круга читателей.</t>
   </si>