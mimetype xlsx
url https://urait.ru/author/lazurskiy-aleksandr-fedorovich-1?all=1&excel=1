--- v2 (2026-04-23)
+++ v3 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>23.04.2026</t>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>