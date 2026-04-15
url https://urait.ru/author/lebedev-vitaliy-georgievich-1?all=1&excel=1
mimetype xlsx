--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>01.03.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>