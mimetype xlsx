--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,99 @@
   <si>
     <t>16.11.2016</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ВВОДНЫЙ КУРС 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Лебедев В. Г., Тюрева Л. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Восточные языки</t>
   </si>
   <si>
-    <t>Вводный курс арабского языка «вводит» обучаемого в мир арабского языка, показывает специфику структуры слова и элементарного предложения (первичная языковая компетенция), формирует первичные навыки построения речевого высказывания на арабском языке (речевая компетенция), учит вести разговор на арабском языке в пределах ближайшего круга общения (коммуникативная компетенция). Вводный курс построен как комплексный учебник, в котором тесно связаны все аспекты: фонетика и письмо, начальная морфология и лексика, базовые грамматические и речевые модели. Учебник снабжен лингафонным курсом, размещенным в Электронной библиотечной системе «Юрайт» (biblio-online.ru).</t>
+    <t>Вводный курс арабского языка «вводит» обучаемого в мир арабского языка, показывает специфику структуры слова и элементарного предложения (первичная языковая компетенция), формирует первичные навыки построения речевого высказывания на арабском языке (речевая компетенция), учит вести разговор на арабском языке в пределах ближайшего круга общения (коммуникативная компетенция). Вводный курс построен как комплексный учебник, в котором тесно связаны все аспекты: фонетика и письмо, начальная морфология и лексика, базовые грамматические и речевые модели.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01606-2</t>
   </si>
   <si>
     <t>81.2Араб-2</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>15.11.2016</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: НОРМАТИВНЫЙ КУРС 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Нормативный курс арабского языка является частью «Практического курса арабского литературного языка» и предназначен для студентов, изучающих арабский язык, усвоивших элементарные основы фонетики и грамматики и обладающих необходимыми навыками и умениями для перехода к Нормативному курсу. Учебник подготовлен для студентов, выбравших своей специальностью «культурологию с углубленным знанием истории и культуры ислама», поэтому лексическая часть учебника частично ориентирована на отражение арабо-исламской культуры, исламских ценностей, исторических фактов в жизни исламских народов. Методической основой учебника является сознательно-практический метод обучения иностранным языкам, позволяющий обучаемым осознать системный характер собственно речевых и языковых явлений арабского языка. Учебник является комплексным: языковой, речевой и коммуникативный аспекты в нём увязываются в единое целое. Система упражнений учитывает наиболее эффективные способы и приемы стимулирования умственной и речевой активности, обеспечивает выработку необходимых речевых умений в условиях общения, приближенных к реальным. Учебник снабжен лингафонным курсом, размещенным в Электронной библиотечной системе «Юрайт» (biblio-online.ru).</t>
+    <t>Нормативный курс арабского языка является частью «Практического курса арабского литературного языка» и предназначен для студентов, изучающих арабский язык, усвоивших элементарные основы фонетики и грамматики, и обладающих необходимыми навыками и умениями для перехода к Нормативному курсу. Методической основой учебника является сознательно-практический метод обучения иностранным языкам, позволяющий обучаемым осознать системный характер собственно речевых и языковых явлений арабского языка. Система упражнений учитывает наиболее эффективные способы и приемы стимулирования умственной и речевой активности, обеспечивает выработку необходимых речевых умений в условиях общения, приближенных к реальным.</t>
   </si>
   <si>
     <t>978-5-534-18391-7</t>
   </si>
   <si>
     <t>31.10.2016</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ОСНОВНОЙ КУРС В 2 Т. Т. 2 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. Во второй том входят темы "Государственное и политическое устройство", "Арабский мир", "Дипломатия" и "Ислам". Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
+    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
   </si>
   <si>
     <t>978-5-534-04179-8, 978-5-534-04177-4</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ОСНОВНОЙ КУРС В 2 Т. ТОМ 1 В 2 Ч. ЧАСТЬ 1 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. В первую часть первого тома вошли темы "Образование" и "Искусство". Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-04175-0, 978-5-534-04176-7, 978-5-534-04177-4</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ОСНОВНОЙ КУРС В 2 Т. ТОМ 1 В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. Во вторую часть первого тома вошли темы "Природа. Защита окружающей среды" и "Путешествия. Туризм". Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
   </si>
   <si>
     <t>978-5-534-04178-1, 978-5-534-04176-7, 978-5-534-04177-4</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>ФОНЕТИКА АРАБСКОГО ЯЗЫКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Лебедев В. Г.</t>
   </si>
   <si>
     <t>Основная цель курса дать знания по фонетике современного арабского литературного языка в полном объёме от звукового состава до основных интонационных моделей, научить сознательно пользоваться полученными знаниями в практической работе, познакомить с актуальными проблемами теоретической фонетики. В Курсе оценивается уникальная языковая ситуация, сложившаяся в арабских странах, в связи с сосуществованием двух языковых систем общего для всех арабских стран арабского литературного языка и структурно самостоятельных обиходно-разговорных (диалектных) языков.</t>
   </si>
   <si>
     <t>978-5-534-17171-6</t>
   </si>
   <si>
     <t>81.2(Араб)923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
@@ -1098,204 +1092,204 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1489.0</v>
       </c>
       <c r="M8" s="9">
         <v>1639.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.433</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585171</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>389</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1629.0</v>
       </c>
       <c r="M9" s="9">
         <v>1789.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.472</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589318</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>196</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>909.0</v>
       </c>
       <c r="M10" s="9">
         <v>999.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="Y10" s="8">
         <v>0.357</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>