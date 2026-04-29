--- v1 (2026-03-14)
+++ v2 (2026-04-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>14.03.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>11.06.2025</t>
   </si>
   <si>
     <t>ХИМИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лебедев Ю. А., Фадеев Г. Н., Голубев А. М., Шаповал В. Н. ; Под общ. ред. Фадеева Г.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Курс поможет студентам обобщить и систематизировать знания по химии. Отбор материала производился исходя из ценности, важности и значимости знаний по химии для будущей практической деятельности студентов. В курсе обильно представлены обобщающие схемы и рисунки, также есть вставки специального материала, рассчитанные на студентов с повышенной мотивацией к предмету. Курс награжден золотой медалью Московской международной книжной выставки-ярмарки и медалями Парижского и Лондонского книжных салонов Европейского научно-промышленного консорциума</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21209-9</t>
   </si>
   <si>
     <t>24я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.06.2025</t>
   </si>
   <si>
     <t>ХИМИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -983,51 +983,51 @@
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>560096</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1329.0</v>
       </c>
       <c r="M7" s="9">
         <v>1459.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
@@ -1053,51 +1053,51 @@
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>561902</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1379.0</v>
       </c>
       <c r="M8" s="9">
         <v>1519.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>