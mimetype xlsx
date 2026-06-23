--- v2 (2026-04-29)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>29.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>